--- v1 (2026-03-06)
+++ v2 (2026-04-22)
@@ -96,50 +96,73 @@
         <w:t>Makale Türü</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="31FAFBE6" w14:textId="77777777" w:rsidR="00FA4061" w:rsidRDefault="00FA4061" w:rsidP="00FA4061">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Makalenin Dili: Türkçe/İngilizce</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="68E933BD" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ibeaquid</w:t>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00F94B88">
@@ -438,92 +461,92 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lab imusaep tiatempos solecus maio vid quasper essumenis doloreiur sapis es ab is endus et autectem illacer eiusdam eum harum evendignia quod et asi comnimet est, tentotatur moluptatio. Otatendae. Magnisit, eniscit, comniminus im as re consend igenis alibus erci dolorrum sectendel il ium rerspelique latis etur andae la eosandandi con conessitaque non re, quiasped quam ut volutat modit estia si dolorio nesciis as es eat aut quati doluptaque estotas cuptatiam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A28912D" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00F53842" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sonuç</w:t>
       </w:r>
       <w:r w:rsidR="002C0950" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002C0950" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dolupta voloritis eos earibus deliquo ini sundignam, sum eseniet aut qui am fugia quam et omnis eate consequ aessinvelic to maximo volorem doluptiat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01566C4E" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Anahtar Kelimeler</w:t>
       </w:r>
       <w:r w:rsidR="004F4839" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004F4839" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11715,67 +11738,68 @@
   </w:comment>
   <w:comment w:id="6" w:author="Author" w:initials="A">
     <w:p w14:paraId="2B7647FD" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="7" w:author="Author" w:initials="A">
-    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C" w:rsidP="00007312">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="006777A2" w:rsidRDefault="00F4505C" w:rsidP="006777A2">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00007312">
-        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Olgu sunumu için üst sınır 150 kelimedir. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
+      <w:r w:rsidR="006777A2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Araştırma Makalesi, Derleme veya Olgu sunumu için üst sınır 250 kelimedir. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6F81FCAE" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
+    <w:p w14:paraId="6F81FCAE" w14:textId="6B613C45" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F4505C">
         <w:t>Özetin sonunda niteleyici kelime gruplarından oluşan 3 ile 6 arasında anahtar kelime bulunmalıdır.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kısaltmalar anahtar kelime olarak kullanılamazlar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4505C">
         <w:t>, bunun yerine açık halleri yazılmalıdır. Alfa, beta, delta gibi Latin alfabesinde bulunmayan harfler açık okunuşlarıyla kullanılmalıdırlar.</w:t>
       </w:r>
@@ -12357,101 +12381,101 @@
   <w16cid:commentId w16cid:paraId="68C79286" w16cid:durableId="25A41915"/>
   <w16cid:commentId w16cid:paraId="4B4D0D80" w16cid:durableId="2094B5AB"/>
   <w16cid:commentId w16cid:paraId="660BB3C6" w16cid:durableId="2094B6BB"/>
   <w16cid:commentId w16cid:paraId="69FCAFAF" w16cid:durableId="2094B658"/>
   <w16cid:commentId w16cid:paraId="1DECB6FA" w16cid:durableId="2094BEF3"/>
   <w16cid:commentId w16cid:paraId="1D34459A" w16cid:durableId="25A41AAF"/>
   <w16cid:commentId w16cid:paraId="795EE1EF" w16cid:durableId="2094B72B"/>
   <w16cid:commentId w16cid:paraId="480E887B" w16cid:durableId="2094B7A0"/>
   <w16cid:commentId w16cid:paraId="7096BDDB" w16cid:durableId="2094B825"/>
   <w16cid:commentId w16cid:paraId="61FE7F54" w16cid:durableId="2094EEF1"/>
   <w16cid:commentId w16cid:paraId="7B67B49F" w16cid:durableId="25A41E7E"/>
   <w16cid:commentId w16cid:paraId="5489224F" w16cid:durableId="2094BB10"/>
   <w16cid:commentId w16cid:paraId="2BF615EE" w16cid:durableId="2094BC7B"/>
   <w16cid:commentId w16cid:paraId="088F949C" w16cid:durableId="2094BC8F"/>
   <w16cid:commentId w16cid:paraId="0744DF1F" w16cid:durableId="2094B97F"/>
   <w16cid:commentId w16cid:paraId="78304F72" w16cid:durableId="25A4270A"/>
   <w16cid:commentId w16cid:paraId="7064C88A" w16cid:durableId="2094BC2D"/>
   <w16cid:commentId w16cid:paraId="6EDC7F09" w16cid:durableId="1480A6DE"/>
   <w16cid:commentId w16cid:paraId="1C02665F" w16cid:durableId="7D7186BE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6824CCC2" w14:textId="77777777" w:rsidR="001D1D49" w:rsidRDefault="001D1D49">
+    <w:p w14:paraId="32424D71" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59C15038" w14:textId="77777777" w:rsidR="001D1D49" w:rsidRDefault="001D1D49">
+    <w:p w14:paraId="3A5373A0" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
+    <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Heuristica Regular">
     <w:altName w:val="Heuristica"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="165518835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6918B362" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DD4A6E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
@@ -12556,58 +12580,58 @@
     </w:pPr>
     <w:r w:rsidRPr="007034C2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Form Rev. 1.12/11.02.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4087598E" w14:textId="77777777" w:rsidR="007034C2" w:rsidRDefault="007034C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B05523C" w14:textId="77777777" w:rsidR="001D1D49" w:rsidRDefault="001D1D49">
+    <w:p w14:paraId="576AA1A0" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FDEFAD" w14:textId="77777777" w:rsidR="001D1D49" w:rsidRDefault="001D1D49">
+    <w:p w14:paraId="6D4B396E" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B1768E9" w14:textId="77777777" w:rsidR="007034C2" w:rsidRDefault="007034C2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57FF3F9D" w14:textId="77777777" w:rsidR="007034C2" w:rsidRDefault="007034C2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -12879,51 +12903,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1527911873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1817531508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="325868495">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="166"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12978,163 +13002,168 @@
     <w:rsid w:val="003C04EB"/>
     <w:rsid w:val="003F26E8"/>
     <w:rsid w:val="003F726D"/>
     <w:rsid w:val="004306C1"/>
     <w:rsid w:val="004368E9"/>
     <w:rsid w:val="004471D6"/>
     <w:rsid w:val="0048093A"/>
     <w:rsid w:val="0049262A"/>
     <w:rsid w:val="004A5750"/>
     <w:rsid w:val="004F4839"/>
     <w:rsid w:val="004F5A27"/>
     <w:rsid w:val="004F7954"/>
     <w:rsid w:val="00510100"/>
     <w:rsid w:val="00582301"/>
     <w:rsid w:val="00590368"/>
     <w:rsid w:val="005C7BE7"/>
     <w:rsid w:val="005F2F25"/>
     <w:rsid w:val="00614A31"/>
     <w:rsid w:val="006301F7"/>
     <w:rsid w:val="0063508C"/>
     <w:rsid w:val="00641C97"/>
     <w:rsid w:val="00642F52"/>
     <w:rsid w:val="006521BB"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="00665F6A"/>
+    <w:rsid w:val="006777A2"/>
     <w:rsid w:val="00692F97"/>
     <w:rsid w:val="006F04F2"/>
     <w:rsid w:val="007034C2"/>
     <w:rsid w:val="007221C8"/>
     <w:rsid w:val="00767356"/>
     <w:rsid w:val="00781958"/>
     <w:rsid w:val="0079203A"/>
     <w:rsid w:val="00793BC4"/>
     <w:rsid w:val="007B149E"/>
     <w:rsid w:val="007E1F1D"/>
     <w:rsid w:val="007F0E4A"/>
     <w:rsid w:val="008011DD"/>
+    <w:rsid w:val="008063E3"/>
     <w:rsid w:val="00824630"/>
     <w:rsid w:val="0083614C"/>
     <w:rsid w:val="00845FC5"/>
     <w:rsid w:val="008578A7"/>
     <w:rsid w:val="00863887"/>
     <w:rsid w:val="00873CBC"/>
     <w:rsid w:val="008A0816"/>
     <w:rsid w:val="008B1619"/>
     <w:rsid w:val="008B3D4A"/>
     <w:rsid w:val="00925812"/>
     <w:rsid w:val="00953187"/>
     <w:rsid w:val="00956171"/>
     <w:rsid w:val="00962998"/>
     <w:rsid w:val="00973A13"/>
     <w:rsid w:val="00983A14"/>
+    <w:rsid w:val="009A2A70"/>
     <w:rsid w:val="009A499F"/>
     <w:rsid w:val="009F247A"/>
     <w:rsid w:val="009F2F4D"/>
     <w:rsid w:val="00A10BA8"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A43447"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00AE0F17"/>
     <w:rsid w:val="00AF3116"/>
     <w:rsid w:val="00B334F4"/>
     <w:rsid w:val="00B34B93"/>
     <w:rsid w:val="00B40EC4"/>
     <w:rsid w:val="00B9246C"/>
     <w:rsid w:val="00BA34FD"/>
     <w:rsid w:val="00BA68FE"/>
     <w:rsid w:val="00BC47FE"/>
     <w:rsid w:val="00BD1805"/>
     <w:rsid w:val="00C040CF"/>
     <w:rsid w:val="00C125EC"/>
     <w:rsid w:val="00C2492B"/>
     <w:rsid w:val="00C448B3"/>
     <w:rsid w:val="00C44D7D"/>
     <w:rsid w:val="00C515B2"/>
     <w:rsid w:val="00C656B3"/>
     <w:rsid w:val="00C7250B"/>
     <w:rsid w:val="00C738F0"/>
     <w:rsid w:val="00CA2905"/>
     <w:rsid w:val="00CA2D3F"/>
     <w:rsid w:val="00CB2E3F"/>
     <w:rsid w:val="00CD3C36"/>
     <w:rsid w:val="00CD61F3"/>
     <w:rsid w:val="00CF14C8"/>
     <w:rsid w:val="00D03462"/>
     <w:rsid w:val="00D32A64"/>
     <w:rsid w:val="00D3322B"/>
     <w:rsid w:val="00D47F6C"/>
     <w:rsid w:val="00D505DD"/>
     <w:rsid w:val="00D54ABF"/>
+    <w:rsid w:val="00D65E69"/>
     <w:rsid w:val="00D830F3"/>
     <w:rsid w:val="00D92BF8"/>
     <w:rsid w:val="00DA0CA3"/>
     <w:rsid w:val="00DA0CEC"/>
     <w:rsid w:val="00DC279A"/>
     <w:rsid w:val="00DE3525"/>
     <w:rsid w:val="00E14308"/>
     <w:rsid w:val="00E60FAB"/>
     <w:rsid w:val="00E6112E"/>
     <w:rsid w:val="00E74825"/>
     <w:rsid w:val="00E86777"/>
     <w:rsid w:val="00E91E34"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EF4D52"/>
     <w:rsid w:val="00F16DF5"/>
     <w:rsid w:val="00F17480"/>
     <w:rsid w:val="00F4505C"/>
     <w:rsid w:val="00F53842"/>
     <w:rsid w:val="00F62760"/>
     <w:rsid w:val="00F920DE"/>
     <w:rsid w:val="00F94B88"/>
+    <w:rsid w:val="00FA4061"/>
     <w:rsid w:val="00FB7D5B"/>
     <w:rsid w:val="00FC39BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="25FADA1A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
@@ -16463,72 +16492,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D61D56-10BC-4114-8143-167D4DE37194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3375</Words>
-  <Characters>19244</Characters>
+  <Words>3380</Words>
+  <Characters>19272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>160</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22574</CharactersWithSpaces>
+  <CharactersWithSpaces>22607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>