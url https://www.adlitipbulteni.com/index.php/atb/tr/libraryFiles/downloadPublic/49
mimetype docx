--- v2 (2026-04-22)
+++ v3 (2026-07-21)
@@ -1,166 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C86B496" w14:textId="21459A2C" w:rsidR="000E1E95" w:rsidRPr="004A5750" w:rsidRDefault="00A43447" w:rsidP="00A43447">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5750">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adli Tıp Bülteni </w:t>
       </w:r>
       <w:r w:rsidR="00692F97">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Körleştirilmiş</w:t>
       </w:r>
       <w:r w:rsidR="000E1E95" w:rsidRPr="004A5750">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Metin Taslağı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CAB0B0" w14:textId="7AB3F855" w:rsidR="000E1E95" w:rsidRPr="00F94B88" w:rsidRDefault="007F0E4A" w:rsidP="004F7954">
+    <w:p w14:paraId="637A4D44" w14:textId="77777777" w:rsidR="0023209C" w:rsidRDefault="0023209C" w:rsidP="0023209C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Makale Türü</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FAFBE6" w14:textId="77777777" w:rsidR="00FA4061" w:rsidRDefault="00FA4061" w:rsidP="00FA4061">
+    <w:p w14:paraId="65F3202A" w14:textId="77777777" w:rsidR="0023209C" w:rsidRPr="00F94B88" w:rsidRDefault="0023209C" w:rsidP="0023209C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Makalenin Dili: Türkçe/İngilizce</w:t>
+        <w:t xml:space="preserve">Makale Dili: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E933BD" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ibeaquid</w:t>
       </w:r>
       <w:commentRangeStart w:id="1"/>
@@ -204,161 +200,277 @@
       <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidR="00E74825" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CC4894" w14:textId="77777777" w:rsidR="00282DEF" w:rsidRPr="00F94B88" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
+    <w:p w14:paraId="5572D7C3" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="5"/>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kısa</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Başlık: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC279A" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beaquid que nonet ut faccum ani con</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA5D4BF" w14:textId="77777777" w:rsidR="00F52909" w:rsidRDefault="00F52909" w:rsidP="004F7954">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CC4894" w14:textId="62061D7B" w:rsidR="00282DEF" w:rsidRPr="00F94B88" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ibeaquid</w:t>
       </w:r>
-      <w:commentRangeStart w:id="5"/>
-      <w:commentRangeEnd w:id="5"/>
+      <w:commentRangeStart w:id="6"/>
+      <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:commentReference w:id="5"/>
+        <w:commentReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> que nonet ut faccum ani con porrovide consequia natio et eum eatus expe estrum fugiamet landa acepudi blat is con consecat</w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
-      <w:commentRangeEnd w:id="6"/>
+      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeEnd w:id="7"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6E5F3D" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00126C66" w:rsidP="00642F52">
+    <w:p w14:paraId="4C6E5F3D" w14:textId="37DF6DCB" w:rsidR="00126C66" w:rsidRPr="00F52909" w:rsidRDefault="00D32A64" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Running Title: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC279A" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>beaquid que nonet ut faccum ani con</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16B4A13A" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+    <w:p w14:paraId="414888CB" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B4A13A" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="7"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Öz</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00F4505C" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A99DA81" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00F53842" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amaç</w:t>
       </w:r>
       <w:r w:rsidR="002C0950" w:rsidRPr="00F94B88">
@@ -430,82 +542,82 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Itaquia nonsecus antis autempe llatum ipsam quas ium adi to tem faci bea inctotaqui odis est ea autatia doloremo mi, inum exere apis exerior epelique volessit, quiaerf erchit placea sin necum andantis sit offictis quaeper atempediam evelic te et quostis susae. Ferovid emporepta nos idiamus, simodi blaut quam undaernam remo inci ipsapit haris arum fugia velis miliquiae quiderum hiligenim inctiis poreic te del est ulles vel iuntisqui occus simos restiatur mos dolendem ad mo et qui ipistrum hilluptiusam quia erumet vendelicabo. Nem fugia nobit asin nos plaut ut od quamet am, odit, qui as sitiatur sapitatur, si cus, tem consequam res et ratatiunto omnihil landell atatio blantum rent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C2905A" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bulgular:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lab imusaep tiatempos solecus maio vid quasper essumenis doloreiur sapis es ab is endus et autectem illacer eiusdam eum harum evendignia quod et asi comnimet est, tentotatur moluptatio. Otatendae. Magnisit, eniscit, comniminus im as re consend igenis alibus erci dolorrum sectendel il ium rerspelique latis etur andae la eosandandi con conessitaque non re, quiasped quam ut volutat modit estia si dolorio nesciis as es eat aut quati doluptaque estotas cuptatiam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A28912D" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00F53842" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sonuç</w:t>
       </w:r>
       <w:r w:rsidR="002C0950" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002C0950" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dolupta voloritis eos earibus deliquo ini sundignam, sum eseniet aut qui am fugia quam et omnis eate consequ aessinvelic to maximo volorem doluptiat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01566C4E" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
@@ -547,68 +659,68 @@
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Magnisit</w:t>
       </w:r>
       <w:r w:rsidR="004F4839" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Eniscit, Comniminus, Iumquo Ipienisim, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quo </w:t>
       </w:r>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Volum</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00F4505C" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8590AD" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0C1A5B" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -776,50 +888,51 @@
         <w:t xml:space="preserve"> Solorunt enti in etur autemque electemporem fugias maximol oriorit facearum rem fugiti berchilita que eossi sum ipsam, quo endae conecto cor molupta consed quibusae volo quam, autecabore modit maximax imporrum eat aliti ratur, voluptam dit mod ut ari rem et prorae exped es molut reres nos am necestisque voluptae.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6676E362" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="004F4839" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004F4839" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -859,168 +972,168 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D04DC5" w14:textId="77777777" w:rsidR="00007312" w:rsidRPr="00F94B88" w:rsidRDefault="00007312" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GİRİŞ / </w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66444B84" w14:textId="77777777" w:rsidR="00282DEF" w:rsidRPr="00F94B88" w:rsidRDefault="00F4505C" w:rsidP="00F94B88">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00282DEF" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pudi conecta errore aciam volorem volupta quiant autate ventis voluptas si cus aut lant officaes nonsed quam ent aut moluptiis as et quiantur</w:t>
       </w:r>
       <w:r w:rsidR="00196AFF" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidR="00196AFF" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="13"/>
+      <w:r w:rsidR="00196AFF" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidR="0049262A" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00196AFF" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="0049262A" w:rsidRPr="00F94B88">
+      <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
-      </w:r>
-[...16 lines deleted...]
-        <w:commentReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00196AFF" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6511F5B2" w14:textId="77777777" w:rsidR="00282DEF" w:rsidRPr="00F94B88" w:rsidRDefault="00282DEF" w:rsidP="00642F52">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Heuristica Regular"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:eastAsia="Heuristica Regular"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Ria sa expellabo. Nam, quias nita sus non prore, tempori berum, officium volori omnis ipsa vendiat usandunt maximpe volorem earum, ium ipsaepta non nam vellaut officia dolorume volore eum desed ea inciendebis re pelitis dolorerum eos quam nim exceserior as expel ea dissinist et aut maio. Qui officim inulparumque nimposa muscid et mint et qui culleni volest eos dem el int aut quisquat</w:t>
@@ -1282,69 +1395,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qui iusapiciis evelescitem voluptatur? Am ea quid maionse rumet, eum iliquid et atus, aciet ut iusant, ne pe nobis a volupta ssinven disite et </w:t>
       </w:r>
       <w:r w:rsidR="007221C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="000266B0" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Faculty of </w:t>
       </w:r>
-      <w:commentRangeStart w:id="13"/>
+      <w:commentRangeStart w:id="14"/>
       <w:r w:rsidR="000266B0" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
       <w:r w:rsidR="00AE0F17" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
+        <w:commentReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Ducimus andanisquae. Igenducidero isi dolenis ex et am, sedistibus alignam sequiaturem. Nam rem. Nam fugita nes volupta turionsedi autempo ratem. Udam re ni volorum que nos quia seratat esto et estion rempore ptatem. Et quae pere, nectur sapis ernati corumque nimusan duciatentem vellatem eum ius apisciur,</w:t>
       </w:r>
       <w:r w:rsidR="000266B0" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000266B0" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General Surgery Clinic of </w:t>
@@ -1442,82 +1555,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ximin cus expedip itassit, sum laturio eumque labo. Epedit eatureium fugitatem qui dolorpo rionet dusame doluptati to dolor aute aut odi cuptatius reptatur? Equaeror modis que rent fugia nusam fugit autes dolut aut omnia que laborepe quo volupta dolum dolum ium nobitessi occuscil molenih iliquia dolor sitaerro beritatem faccull aboribus et verum es reste rescia plaut lam, quat audanducit quam faciur, sumquiati venis sit poria dunt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35521136" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00F94B88" w:rsidRDefault="00DC279A" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="14"/>
+      <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">İstatistiki Analiz / </w:t>
       </w:r>
       <w:r w:rsidR="00E60FAB" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statistical Analysis</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
+      <w:commentRangeEnd w:id="15"/>
       <w:r w:rsidR="00873CBC" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
+        <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="286B0582" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00F94B88" w:rsidRDefault="00642F52" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seditam, ut ea voloritibus escitas verature dolorae voluptius maximillut aut fugiasite sequiam dolorrorio optam incipsa perchita cum evel int ium renimin ped evenis exped mi, tem lissit mo quiam, seditam, arciliq uibusam repere eicaborepe natem. In exerior uptatem laut molum quid mod unturia dus quam qui de cum quatem. Nem faccati busapie ndunt, inctae officae sequossin cus unt amendit quis dolecatem quamendus moluptae perspedipsa sam, consentio inullenis il maios mod quam ate voluptatecus cus ad magnimp oriatur as ium con pra volo con conse delique sequibus estibus, te omnihic tusciendam quos dolupta tiorehe niendebitis dem?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBF0B3E" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00510100" w:rsidP="00642F52">
       <w:pPr>
@@ -1592,68 +1705,68 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tempostibus dolendi volupietur aut volorio. Te quae se eius mos escillatur, quam eatecae eos secerecusam nonessunt labo. Itatis dollabore nitae officte voloris dollupic te lacepellat est late expelibus dis sit exceaqui tet exces ad eum, nihilla borume que dem quas est ut adiasperum corenia veliquam que ilit et as ipsum inctus essite ne venihil ignatus cusapit aturia volor aliquia culparum inctius ullest dipsus dios eum vent</w:t>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tablo </w:t>
       </w:r>
-      <w:commentRangeStart w:id="15"/>
+      <w:commentRangeStart w:id="16"/>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="15"/>
+      <w:commentRangeEnd w:id="16"/>
       <w:r w:rsidR="00EF4D52" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="15"/>
+        <w:commentReference w:id="16"/>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF11958" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00F94B88" w:rsidRDefault="00642F52" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1693,132 +1806,132 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andel maio temquam quidunt ianisquid eum sequatusam, suntiam rem everiatem sum re, nimos quiae venimolorum volore parupienda volut eum cor re prestrumquid quodit, sant</w:t>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:commentRangeStart w:id="16"/>
+      <w:commentRangeStart w:id="17"/>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Şekil 1</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="16"/>
+      <w:commentRangeEnd w:id="17"/>
       <w:r w:rsidR="00EF4D52" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="16"/>
+        <w:commentReference w:id="17"/>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD31E3D" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00F94B88" w:rsidRDefault="00642F52" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uditaturi intem simusci nonseniti omnis eost pro cus molo vere officie ndipsamenis ea delisquam lacepeliae nulpa cum voloris dolume nessita spitam, ulliquamus, sumendus, sandae nus accum fugias a el molectur, adi rerspide vid mod que reperspedi officte dolorenti doluptatuste coresto int, totat porion pliquiam voluptat de qui officium escipsumquid eum voluptasitis idendipid maiosa dolupis nes ut pe voloris utentur accum ipsunditinit volor aut molorescit modia di incia consedi aped maximo molorectore iure nem rate dundaest dem fugiand aestem a sequis sumenimus alit, omnis aliquia quunt, ne ium sit aut quodi ut incipsam voluptis utem imaximin con esent que vent, suntem eatem acipsapis volupta tquibus vendicidit audigenim inimost issuntiscil ium eius, serum eiusant acia con plisciam sincto exerio tent, officitat aut que se nonseque quid explatur acit, ullende preium fuga. Quas saperum diates doluptatis sinulpa et libus</w:t>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:commentRangeStart w:id="17"/>
+      <w:commentRangeStart w:id="18"/>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Şekil 2</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="17"/>
+      <w:commentRangeEnd w:id="18"/>
       <w:r w:rsidR="00EF4D52" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="17"/>
+        <w:commentReference w:id="18"/>
       </w:r>
       <w:r w:rsidR="000D0D6E" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3BD89D" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00F94B88" w:rsidRDefault="00642F52" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2253,62 +2366,62 @@
     </w:p>
     <w:p w14:paraId="7303D420" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00F94B88" w:rsidRDefault="00510100" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KAYNAKLAR</w:t>
       </w:r>
-      <w:commentRangeStart w:id="18"/>
-      <w:commentRangeEnd w:id="18"/>
+      <w:commentRangeStart w:id="19"/>
+      <w:commentRangeEnd w:id="19"/>
       <w:r w:rsidR="00EF4D52" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="18"/>
+        <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EDB1A1" w14:textId="77777777" w:rsidR="00CA2905" w:rsidRPr="00F94B88" w:rsidRDefault="00CA2905" w:rsidP="00983A14">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2322,84 +2435,84 @@
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313B5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kaufman DM, Mann KV, Miujtjens AM, Van der Vleuten CP. A comparison of standard setting procedures for an OSCE in undergraduate medical education. Academic Medicine 2000;75:267-71</w:t>
       </w:r>
-      <w:commentRangeStart w:id="19"/>
+      <w:commentRangeStart w:id="20"/>
       <w:r w:rsidRPr="00313B5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00313B5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/10.1097/00001888-200003000-00018</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="19"/>
+      <w:commentRangeEnd w:id="20"/>
       <w:r w:rsidR="00A50963" w:rsidRPr="00313B5D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:commentReference w:id="19"/>
+        <w:commentReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="514F8C77" w14:textId="77777777" w:rsidR="00CA2905" w:rsidRPr="00F94B88" w:rsidRDefault="00CA2905" w:rsidP="00983A14">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2810,60 +2923,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weisbaum LD. Human sexuality of children and adolescents: a comprehensive training guide for social work professionals [master's thesis]. Long Beach (CA): California State University; 2005. 200 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5404BFF1" w14:textId="77777777" w:rsidR="00D3322B" w:rsidRDefault="00D3322B" w:rsidP="00CA2905">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F6059F" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7">
       <w:pPr>
-        <w:sectPr w:rsidR="008578A7" w:rsidSect="00C44D7D">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+        <w:sectPr w:rsidR="008578A7" w:rsidSect="008578A7">
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
-          <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D86601" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="50F29ABD" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="291CBFE5" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="7881901E" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="3B368DE3" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="65F58908" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="15997D45" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="68C281EA" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="34F756F5" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="3036BD8D" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="5AA0DD77" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="5574105E" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="39EDA445" w14:textId="60A4D5F1" w:rsidR="00184C20" w:rsidRDefault="00184C20"/>
     <w:p w14:paraId="3E47457C" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="1C4A565E" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="31184536" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="7BF2BD0A" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="2FED55B1" w14:textId="77777777" w:rsidR="008578A7" w:rsidRDefault="008578A7"/>
     <w:p w14:paraId="360C2E8E" w14:textId="77777777" w:rsidR="00D3322B" w:rsidRPr="00F94B88" w:rsidRDefault="00D3322B"/>
     <w:p w14:paraId="6CC3B2FF" w14:textId="77777777" w:rsidR="00D3322B" w:rsidRPr="00F94B88" w:rsidRDefault="00D3322B">
@@ -2898,91 +3006,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44B91C96" wp14:editId="0C8A77A5">
             <wp:extent cx="6120130" cy="3672205"/>
             <wp:effectExtent l="0" t="0" r="13970" b="10795"/>
             <wp:docPr id="1" name="Chart 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2DEFBED-7EE6-444F-8F09-87019920CEE0}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4144933D" w14:textId="178D8757" w:rsidR="00D3322B" w:rsidRPr="00F94B88" w:rsidRDefault="00A43447" w:rsidP="00D3322B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Şekil</w:t>
       </w:r>
-      <w:commentRangeStart w:id="20"/>
-      <w:commentRangeEnd w:id="20"/>
+      <w:commentRangeStart w:id="21"/>
+      <w:commentRangeEnd w:id="21"/>
       <w:r w:rsidR="00D3322B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="20"/>
+        <w:commentReference w:id="21"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Figure)</w:t>
       </w:r>
       <w:r w:rsidR="00D3322B" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
       <w:r w:rsidR="00D3322B" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3027,51 +3135,51 @@
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94B88">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="371C9D8E" wp14:editId="5FD5154B">
             <wp:extent cx="6120130" cy="4093845"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="A picture containing indoor, different&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A picture containing indoor, different&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="screen">
+                    <a:blip r:embed="rId14" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="4093845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3098,77 +3206,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut perspiderio. Itas quas endem aut aut lacium di aut </w:t>
       </w:r>
-      <w:commentRangeStart w:id="21"/>
       <w:commentRangeStart w:id="22"/>
+      <w:commentRangeStart w:id="23"/>
       <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>optat</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
       </w:r>
       <w:commentRangeEnd w:id="22"/>
       <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:commentReference w:id="22"/>
-      </w:r>
-[...8 lines deleted...]
-        <w:commentReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="00F17480" w:rsidRPr="00F94B88">
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9BE102" w14:textId="77777777" w:rsidR="00F17480" w:rsidRPr="00F94B88" w:rsidRDefault="00F17480" w:rsidP="00F17480">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A13D8C7" w14:textId="77777777" w:rsidR="00F17480" w:rsidRDefault="00F17480" w:rsidP="00CA2905">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3391,95 +3499,95 @@
       </w:tblGrid>
       <w:tr w:rsidR="00151ED9" w:rsidRPr="00F94B88" w14:paraId="7B52FB29" w14:textId="77777777" w:rsidTr="00C2492B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="30EC7BB7" w14:textId="77777777" w:rsidR="00151ED9" w:rsidRPr="00F94B88" w:rsidRDefault="00151ED9" w:rsidP="000F7F96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:right="232"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="23"/>
+            <w:commentRangeStart w:id="24"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tablo</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="23"/>
+            <w:commentRangeEnd w:id="24"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="23"/>
+              <w:commentReference w:id="24"/>
             </w:r>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1. Arum facearit fugiaeria simolupta quid </w:t>
             </w:r>
-            <w:commentRangeStart w:id="24"/>
+            <w:commentRangeStart w:id="25"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mostia</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="24"/>
+            <w:commentRangeEnd w:id="25"/>
             <w:r w:rsidR="00160360" w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="24"/>
+              <w:commentReference w:id="25"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D03462" w:rsidRPr="00F94B88" w14:paraId="3B394B23" w14:textId="77777777" w:rsidTr="00C2492B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="397A5260" w14:textId="77777777" w:rsidR="00D03462" w:rsidRPr="00F94B88" w:rsidRDefault="00D03462" w:rsidP="000F7F96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
@@ -6060,68 +6168,68 @@
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:right="232"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tablo 2. Equas venis alit </w:t>
             </w:r>
-            <w:commentRangeStart w:id="25"/>
+            <w:commentRangeStart w:id="26"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maio</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="25"/>
+            <w:commentRangeEnd w:id="26"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="25"/>
+              <w:commentReference w:id="26"/>
             </w:r>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F726D" w:rsidRPr="00F94B88" w14:paraId="1BD54454" w14:textId="77777777" w:rsidTr="00C2492B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="636" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="611C31CA" w14:textId="77777777" w:rsidR="003F726D" w:rsidRPr="00F94B88" w:rsidRDefault="003F726D" w:rsidP="000F7F96">
             <w:pPr>
@@ -8981,111 +9089,111 @@
       </w:tblGrid>
       <w:tr w:rsidR="00E86777" w:rsidRPr="00F94B88" w14:paraId="2E126108" w14:textId="77777777" w:rsidTr="00647D80">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="59766520" w14:textId="51D09722" w:rsidR="00E86777" w:rsidRPr="00F94B88" w:rsidRDefault="00E86777" w:rsidP="00647D80">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:right="232"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="26"/>
+            <w:commentRangeStart w:id="27"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tablo</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="26"/>
+            <w:commentRangeEnd w:id="27"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="26"/>
+              <w:commentReference w:id="27"/>
             </w:r>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Arum facearit fugiaeria simolupta quid </w:t>
             </w:r>
-            <w:commentRangeStart w:id="27"/>
+            <w:commentRangeStart w:id="28"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mostia</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="27"/>
+            <w:commentRangeEnd w:id="28"/>
             <w:r w:rsidRPr="00F94B88">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="27"/>
+              <w:commentReference w:id="28"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86777" w:rsidRPr="00F94B88" w14:paraId="6C451C32" w14:textId="77777777" w:rsidTr="00647D80">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="122132AC" w14:textId="77777777" w:rsidR="00E86777" w:rsidRPr="00F94B88" w:rsidRDefault="00E86777" w:rsidP="00647D80">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
@@ -11596,53 +11704,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5475C6F6" w14:textId="77777777" w:rsidR="00E86777" w:rsidRPr="00F94B88" w:rsidRDefault="00E86777" w:rsidP="00B40EC4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E86777" w:rsidRPr="00F94B88" w:rsidSect="00E86777">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
-    <w:p w14:paraId="79556ACE" w14:textId="77777777" w:rsidR="007F0E4A" w:rsidRDefault="007F0E4A" w:rsidP="007F0E4A">
+    <w:p w14:paraId="3B25CBC4" w14:textId="77777777" w:rsidR="0023209C" w:rsidRDefault="0023209C" w:rsidP="00CA7626">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Lütfen makale türünü belirtiniz: Ör: Araştırma Makalesi, Olgu Sunumu, yahut Derleme</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Author" w:initials="A">
     <w:p w14:paraId="0C9ECDBE" w14:textId="0F0AB0F8" w:rsidR="00CB2E3F" w:rsidRDefault="00DE3525">
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00CB2E3F">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -11699,276 +11807,291 @@
   </w:comment>
   <w:comment w:id="2" w:author="Author" w:initials="A">
     <w:p w14:paraId="634C944C" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="Author" w:initials="A">
-    <w:p w14:paraId="7ABFCF07" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525" w:rsidP="007B149E">
+    <w:p w14:paraId="0BE21156" w14:textId="77777777" w:rsidR="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="00781958">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="007B149E">
-        <w:t>Sadece ilk kelime büyük harfle başlayan, özel isimler hariç diğer kelimeler cümle düzenine göre küçük harfle İngilizce Başlık.</w:t>
+      <w:r w:rsidR="00781958">
+        <w:t>Yazınız dizgiye hazırlanırken iç sayfaların başında yer almak üzere 40 karakteri geçmeyecek kısa başlık ekleyiniz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Author" w:initials="A">
-    <w:p w14:paraId="2B7647FD" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
+    <w:p w14:paraId="7ABFCF07" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525" w:rsidP="007B149E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r w:rsidRPr="006521BB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00D32A64">
-[...7 lines deleted...]
-        <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
+      <w:r w:rsidR="007B149E">
+        <w:t>Sadece ilk kelime büyük harfle başlayan, özel isimler hariç diğer kelimeler cümle düzenine göre küçük harfle İngilizce Başlık.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="7" w:author="Author" w:initials="A">
-    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="006777A2" w:rsidRDefault="00F4505C" w:rsidP="006777A2">
-      <w:r>
+    <w:p w14:paraId="2B7647FD" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="006777A2">
-[...4 lines deleted...]
-        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Araştırma Makalesi, Derleme veya Olgu sunumu için üst sınır 250 kelimedir. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
+      <w:r w:rsidR="00D32A64">
+        <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6F81FCAE" w14:textId="6B613C45" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
+    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C" w:rsidP="00007312">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00F4505C">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Anahtar Kelimelerin ilk harfleri büyük olmalı, birbirinden virgül ile ayrılmalıdır.</w:t>
+      <w:r w:rsidR="00007312">
+        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Olgu sunumu için üst sınır 150 kelimedir. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="9" w:author="Author" w:initials="A">
-    <w:p w14:paraId="68C79286" w14:textId="77777777" w:rsidR="00007312" w:rsidRDefault="00007312" w:rsidP="00F94B88">
+    <w:p w14:paraId="6F81FCAE" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00F94B88">
-        <w:t>Yazınızın diline göre diğer dildeki geçersiz başlığı silmelisiniz.</w:t>
+      <w:r w:rsidRPr="00F4505C">
+        <w:t>Özetin sonunda niteleyici kelime gruplarından oluşan 3 ile 6 arasında anahtar kelime bulunmalıdır.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006521BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kısaltmalar anahtar kelime olarak kullanılamazlar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4505C">
+        <w:t>, bunun yerine açık halleri yazılmalıdır. Alfa, beta, delta gibi Latin alfabesinde bulunmayan harfler açık okunuşlarıyla kullanılmalıdırlar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Anahtar Kelimelerin ilk harfleri büyük olmalı, birbirinden virgül ile ayrılmalıdır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="10" w:author="Author" w:initials="A">
+    <w:p w14:paraId="68C79286" w14:textId="77777777" w:rsidR="00007312" w:rsidRDefault="00007312" w:rsidP="00F94B88">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00F94B88">
+        <w:t>Yazınızın diline göre diğer dildeki geçersiz başlığı silmelisiniz.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Author" w:initials="A">
     <w:p w14:paraId="4B4D0D80" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Makale yazımında dikkat edilmesi gereken editoryal konularda ayrıntılı bilgi için lütfen yazar rehberine bakınız.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="13" w:author="Author" w:initials="A">
+    <w:p w14:paraId="660BB3C6" w14:textId="77777777" w:rsidR="0049262A" w:rsidRDefault="0049262A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="0049262A">
+        <w:t xml:space="preserve">Vancouver atıf biçimi ya da yazar-rakam sistemi olarak bilinen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049262A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vancouver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049262A">
+        <w:t xml:space="preserve"> sisteminde, metin içinde, kaynak listesindeki numaralandırılmış kayıtlara rakamlar ile atıfta bulunulmaktadır. Vancouver biçimi MEDLINE ve PubMed tarafından kullanılmaktadır. Vancouver sistemi ya da Vancouver biçimi isimleri 1978 yılından beri mevcuttur.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="12" w:author="Author" w:initials="A">
-    <w:p w14:paraId="660BB3C6" w14:textId="77777777" w:rsidR="0049262A" w:rsidRDefault="0049262A">
-[...24 lines deleted...]
-  <w:comment w:id="11" w:author="Author" w:initials="A">
     <w:p w14:paraId="69FCAFAF" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F4505C">
         <w:t>Kaynaklar, metin içinde ilk zikredildikleri sıraya göre ardışık olarak numaralandırılmalıdır. Roma rakamlarından kaçınılmalıdır.</w:t>
       </w:r>
       <w:r w:rsidR="0049262A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049262A" w:rsidRPr="0049262A">
         <w:t>Bir çalışmaya metin içinde birden fazla kez atıfta bulunulması halinde ilk verilen numara, ikinci ve sonraki atıflar için de kullanılmalıdır.</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> şeklinde körleştirilmelidir. Burada kırmızı ile boyanması sadece dikkatinize sunmak içindir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="14" w:author="Author" w:initials="A">
-    <w:p w14:paraId="1D34459A" w14:textId="77777777" w:rsidR="00873CBC" w:rsidRDefault="00873CBC" w:rsidP="00873CBC">
+    <w:p w14:paraId="1DECB6FA" w14:textId="77777777" w:rsidR="00AE0F17" w:rsidRDefault="00AE0F17" w:rsidP="00F94B88">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>Lütfen sadece çalışmanızın tasarımına dair araştırma yöntemi, başvurduğunuz istatistik yöntemlerle ilgili bilgiler veriniz, başka makalelerden yazınızla ilgili olmayan jenerik bölümler eklemeyiniz.</w:t>
+      <w:r w:rsidR="00F94B88">
+        <w:t xml:space="preserve">Sistemde yüklenen tam metin dosyası danışmanlara gönderilecek olduğundan dolayı tam metinde bu alanlar </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>… Üniversitesi … Hastanesi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B88">
+        <w:t xml:space="preserve"> şeklinde körleştirilmelidir. Burada kırmızı ile boyanması sadece dikkatinize sunmak içindir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Author" w:initials="A">
-    <w:p w14:paraId="795EE1EF" w14:textId="77777777" w:rsidR="00EF4D52" w:rsidRPr="006521BB" w:rsidRDefault="00EF4D52" w:rsidP="00873CBC">
+    <w:p w14:paraId="1D34459A" w14:textId="77777777" w:rsidR="00873CBC" w:rsidRDefault="00873CBC" w:rsidP="00873CBC">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r w:rsidRPr="006521BB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00873CBC">
-        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tablolara ait numaraların parantez içinde belirtilerek (Tablo 1 gibi) tabloların metnin en sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
+      <w:r>
+        <w:t>Lütfen sadece çalışmanızın tasarımına dair araştırma yöntemi, başvurduğunuz istatistik yöntemlerle ilgili bilgiler veriniz, başka makalelerden yazınızla ilgili olmayan jenerik bölümler eklemeyiniz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="16" w:author="Author" w:initials="A">
+    <w:p w14:paraId="795EE1EF" w14:textId="77777777" w:rsidR="00EF4D52" w:rsidRPr="006521BB" w:rsidRDefault="00EF4D52" w:rsidP="00873CBC">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006521BB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00873CBC">
+        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tablolara ait numaraların parantez içinde belirtilerek (Tablo 1 gibi) tabloların metnin en sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="17" w:author="Author" w:initials="A">
     <w:p w14:paraId="480E887B" w14:textId="77777777" w:rsidR="00EF4D52" w:rsidRPr="006521BB" w:rsidRDefault="00EF4D52" w:rsidP="0083614C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="0083614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2021 yılı itibariyle yeni bir yayın sistemine geçmiş olduğumuzdan yazı içinde yer alan fotoğraf, resim, çizim veya şekillerin ayrı birer dosya halinde sisteme yüklenmesine ihtiyaç kalmamıştır. Ancak yazının mizanpajı sırasında bulanık çıkmaması için fotoğraf veya diğer görüntüleri (X-ray, BT, MR vs) Microsoft Word programında şu şekilde yazınızın içine eklemelisiniz.</w:t>
       </w:r>
       <w:r w:rsidR="0083614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -11984,71 +12107,71 @@
         </w:rPr>
         <w:br/>
         <w:t>Ekle menüsü -- Resimler -- İlgili Resim Dosyası</w:t>
       </w:r>
       <w:r w:rsidR="0083614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0083614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bilgisayarınızdaki İlgili Resim dosyasını seçerek eklemeli, resim genişliğini 16 cm olarak ayarlamalısınız. Her bir görüntünün (fotoğraf, X-ray, BT, MR veya diğer görüntüler) ayrı ayrı yüklenmesine olan ihtiyaç ortadan kalktığından lütfen yazı gönderim aşamasında sisteme yüklemeyiniz. Sadece tam metnin en sonuna yerleştiriniz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Author" w:initials="A">
+  <w:comment w:id="18" w:author="Author" w:initials="A">
     <w:p w14:paraId="7096BDDB" w14:textId="77777777" w:rsidR="00EF4D52" w:rsidRPr="006521BB" w:rsidRDefault="00EF4D52" w:rsidP="00CD3C36">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00CD3C36">
         <w:t>Şekiller üzerindeki harf, rakam ve simgeler okunaklı ve tutarlı olmalı, baskı için şeklin küçültülmesi halinde okunabilecek ebatta kalmalıdır.</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C36">
         <w:cr/>
         <w:t>Başlıklar ve ayrıntılı açıklamalar şekillerin kendisi üzerinde değil, açıklama altyazılarında belirtilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Author" w:initials="A">
+  <w:comment w:id="19" w:author="Author" w:initials="A">
     <w:p w14:paraId="61FE7F54" w14:textId="77777777" w:rsidR="00C515B2" w:rsidRPr="006521BB" w:rsidRDefault="00EF4D52" w:rsidP="00CD3C36">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00CD3C36">
         <w:t>Lütfen kaynaklarınızı tıp dergilerinde en sık olarak kullanılan bir atıf biçimi olan Vancouver atıf biçimine göre düzenleyiniz. Burada örnek verilmeyen atıf türleri için Medline internet sayfasında (https://www.nlm.nih.gov/bsd/uniform_requirements.html) mevcut Makale Yazarları için Biçimlendirilmiş Atıf Örneklerini ziyaret edebilirsiniz.</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C36">
         <w:cr/>
         <w:t xml:space="preserve">Dergimizde ve diğer uluslararası dergilerde yayınlanan tüm yazılara atıfta bulunurken kaynak listesine varsa DOİ kaydının eklenmesi gerekmektedir. </w:t>
       </w:r>
       <w:r w:rsidR="00CD3C36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kaynak listesine DOİ eklenmesine büyük önem vermekteyiz.</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C36">
@@ -12070,90 +12193,90 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00CD3C36" w:rsidRPr="00006E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.crossref.org/simpleTextQuery</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD3C36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Author" w:initials="A">
+  <w:comment w:id="20" w:author="Author" w:initials="A">
     <w:p w14:paraId="7B67B49F" w14:textId="77777777" w:rsidR="00A50963" w:rsidRDefault="00A50963" w:rsidP="004F5A27">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:t xml:space="preserve">Kaynaklara ait bulunan DOI’ler bu biçimde eklenmelidir.  Sadece DOI biçimine dikkat çekmek için boyanmış olup </w:t>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>siz bu şekilde boyamamalısınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Author" w:initials="A">
+  <w:comment w:id="21" w:author="Author" w:initials="A">
     <w:p w14:paraId="5489224F" w14:textId="77777777" w:rsidR="00D3322B" w:rsidRDefault="00D3322B" w:rsidP="00D3322B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Grafikler Word ya da Excel programında oluşturuldukları halleri ile yazıya eklenmeli, görüntü yani fotoğraf olarak eklenmemelidir. Aynı şekilde SPSS programında oluşturulan tablo ve grafikler üzerine farenin sağ tuşuyla tıklanarak Export seçeneği ile Excel veya Word dosya biçiminde dışa aktarılarak eklenebilir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Author" w:initials="A">
+  <w:comment w:id="23" w:author="Author" w:initials="A">
     <w:p w14:paraId="2BF615EE" w14:textId="77777777" w:rsidR="00F17480" w:rsidRPr="006521BB" w:rsidRDefault="00F17480" w:rsidP="004F5A27">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2021 yılı itibariyle yeni bir yayın sistemine geçmiş olduğumuzdan yazı içinde yer alan fotoğraf, resim, çizim veya şekillerin ayrı birer dosya halinde sisteme yüklenmesine ihtiyaç kalmamıştır. Ancak yazının mizanpajı sırasında bulanık çıkmaması için fotoğraf veya diğer görüntüleri (X-ray, BT, MR vs) Microsoft Word programında şu şekilde yazınızın içine eklemelisiniz.</w:t>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -12169,323 +12292,326 @@
         </w:rPr>
         <w:br/>
         <w:t>Ekle menüsü -- Resimler -- İlgili Resim Dosyası</w:t>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004F5A27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
         <w:t>Bilgisayarınızdaki İlgili Resim dosyasını seçerek eklemeli, resim genişliğini 16 cm olarak ayarlamalısınız. Her bir görüntünün (fotoğraf, X-ray, BT, MR veya diğer görüntüler) ayrı ayrı yüklenmesine olan ihtiyaç ortadan kalktığından lütfen yazı gönderim aşamasında sisteme yüklemeyiniz. Sadece tam metnin en sonuna yerleştiriniz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Author" w:initials="A">
+  <w:comment w:id="22" w:author="Author" w:initials="A">
     <w:p w14:paraId="1AB40E26" w14:textId="77777777" w:rsidR="00F17480" w:rsidRPr="006521BB" w:rsidRDefault="00F17480" w:rsidP="00F17480">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Şekiller üzerindeki harf, rakam ve simgeler okunaklı ve tutarlı olmalı, baskı için şeklin küçültülmesi halinde okunabilecek ebatta kalmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088F949C" w14:textId="77777777" w:rsidR="00F17480" w:rsidRPr="006521BB" w:rsidRDefault="00F17480" w:rsidP="00F17480">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Başlıklar ve ayrıntılı açıklamalar şekillerin kendisi üzerinde değil, açıklama yazılarında belirtilmelidir.</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tabloların parantez içinde belirtilerek (Tablo 1 gibi) metin sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="24" w:author="Author" w:initials="A">
-    <w:p w14:paraId="78304F72" w14:textId="77777777" w:rsidR="00160360" w:rsidRDefault="00160360" w:rsidP="00160360">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0744DF1F" w14:textId="77777777" w:rsidR="00151ED9" w:rsidRPr="006521BB" w:rsidRDefault="00151ED9" w:rsidP="00151ED9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>Tablolar, Word ya da Excel programında oluşturuldukları halleri ile yazıya eklenmeli, görüntü yani fotoğraf olarak eklenmemelidir. Aynı şekilde SPSS programında oluşturulan tablo ve grafikler üzerine farenin sağ tuşuyla tıklanarak Export seçeneği ile Excel veya Word dosya biçiminde dışa aktarılarak eklenebilir.</w:t>
+      <w:r w:rsidRPr="006521BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tabloların parantez içinde belirtilerek (Tablo 1 gibi) metin sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="25" w:author="Author" w:initials="A">
-    <w:p w14:paraId="7064C88A" w14:textId="77777777" w:rsidR="00151ED9" w:rsidRDefault="00151ED9" w:rsidP="00160360">
+    <w:p w14:paraId="78304F72" w14:textId="77777777" w:rsidR="00160360" w:rsidRDefault="00160360" w:rsidP="00160360">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00160360">
+      <w:r>
         <w:t>Tablolar, Word ya da Excel programında oluşturuldukları halleri ile yazıya eklenmeli, görüntü yani fotoğraf olarak eklenmemelidir. Aynı şekilde SPSS programında oluşturulan tablo ve grafikler üzerine farenin sağ tuşuyla tıklanarak Export seçeneği ile Excel veya Word dosya biçiminde dışa aktarılarak eklenebilir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="26" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6EDC7F09" w14:textId="77777777" w:rsidR="00E86777" w:rsidRPr="006521BB" w:rsidRDefault="00E86777" w:rsidP="00151ED9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006521BB">
+    <w:p w14:paraId="7064C88A" w14:textId="77777777" w:rsidR="00151ED9" w:rsidRDefault="00151ED9" w:rsidP="00160360">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="006521BB">
-[...4 lines deleted...]
-        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tabloların parantez içinde belirtilerek (Tablo 1 gibi) metin sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
+      <w:r w:rsidR="00160360">
+        <w:t>Tablolar, Word ya da Excel programında oluşturuldukları halleri ile yazıya eklenmeli, görüntü yani fotoğraf olarak eklenmemelidir. Aynı şekilde SPSS programında oluşturulan tablo ve grafikler üzerine farenin sağ tuşuyla tıklanarak Export seçeneği ile Excel veya Word dosya biçiminde dışa aktarılarak eklenebilir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="27" w:author="Author" w:initials="A">
+    <w:p w14:paraId="6EDC7F09" w14:textId="77777777" w:rsidR="00E86777" w:rsidRPr="006521BB" w:rsidRDefault="00E86777" w:rsidP="00151ED9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006521BB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="006521BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dizgi veya baskı aşamasında hataya meydan vermemek için tabloların parantez içinde belirtilerek (Tablo 1 gibi) metin sonuna yerleştirilmesi gerekmektedir. Tabloların metin içine yerleştirilme sırasına göre numaralandırılması ve her tabloya bir başlık eklenmesi gerekmektedir. Tablo başlıkları kısa ancak izaha gerek duymayacak kadar açık olmalı, okuyucunun tekrar metne dönmeden tablo içeriğini anlamasına imkân verecek ölçüde bilgi içermelidir. Tüm tablolara metin içinde atıfta bulunulmalı, tablodaki her sütuna kısa bir başlık konmalıdır. Tablolarda olgu sayıları (n) ile yüzdelik oranlar (%) aynı hücre içerisinde değil, ayrı sütunlarda belirtilmelidir.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="28" w:author="Author" w:initials="A">
     <w:p w14:paraId="1C02665F" w14:textId="77777777" w:rsidR="00E86777" w:rsidRDefault="00E86777" w:rsidP="00160360">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Tablolar, Word ya da Excel programında oluşturuldukları halleri ile yazıya eklenmeli, görüntü yani fotoğraf olarak eklenmemelidir. Aynı şekilde SPSS programında oluşturulan tablo ve grafikler üzerine farenin sağ tuşuyla tıklanarak Export seçeneği ile Excel veya Word dosya biçiminde dışa aktarılarak eklenebilir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="79556ACE" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="3B25CBC4" w15:done="0"/>
   <w15:commentEx w15:paraId="4347B04A" w15:done="0"/>
   <w15:commentEx w15:paraId="3042DE8D" w15:done="0"/>
   <w15:commentEx w15:paraId="10608EA2" w15:done="0"/>
   <w15:commentEx w15:paraId="634C944C" w15:done="0"/>
+  <w15:commentEx w15:paraId="0BE21156" w15:done="0"/>
   <w15:commentEx w15:paraId="7ABFCF07" w15:done="0"/>
   <w15:commentEx w15:paraId="2B7647FD" w15:done="0"/>
   <w15:commentEx w15:paraId="73B485E8" w15:done="0"/>
   <w15:commentEx w15:paraId="6F81FCAE" w15:done="0"/>
   <w15:commentEx w15:paraId="68C79286" w15:done="0"/>
   <w15:commentEx w15:paraId="4B4D0D80" w15:done="0"/>
   <w15:commentEx w15:paraId="660BB3C6" w15:done="0"/>
   <w15:commentEx w15:paraId="69FCAFAF" w15:done="0"/>
   <w15:commentEx w15:paraId="1DECB6FA" w15:done="0"/>
   <w15:commentEx w15:paraId="1D34459A" w15:done="0"/>
   <w15:commentEx w15:paraId="795EE1EF" w15:done="0"/>
   <w15:commentEx w15:paraId="480E887B" w15:done="0"/>
   <w15:commentEx w15:paraId="7096BDDB" w15:done="0"/>
   <w15:commentEx w15:paraId="61FE7F54" w15:done="0"/>
   <w15:commentEx w15:paraId="7B67B49F" w15:done="0"/>
   <w15:commentEx w15:paraId="5489224F" w15:done="0"/>
   <w15:commentEx w15:paraId="2BF615EE" w15:done="0"/>
   <w15:commentEx w15:paraId="088F949C" w15:done="0"/>
   <w15:commentEx w15:paraId="0744DF1F" w15:done="0"/>
   <w15:commentEx w15:paraId="78304F72" w15:done="0"/>
   <w15:commentEx w15:paraId="7064C88A" w15:done="0"/>
   <w15:commentEx w15:paraId="6EDC7F09" w15:done="0"/>
   <w15:commentEx w15:paraId="1C02665F" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="79556ACE" w16cid:durableId="56912178"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="3B25CBC4" w16cid:durableId="56912178"/>
   <w16cid:commentId w16cid:paraId="4347B04A" w16cid:durableId="2094AFFE"/>
   <w16cid:commentId w16cid:paraId="3042DE8D" w16cid:durableId="2094B0AD"/>
   <w16cid:commentId w16cid:paraId="10608EA2" w16cid:durableId="2098BFEC"/>
   <w16cid:commentId w16cid:paraId="634C944C" w16cid:durableId="2094B0BE"/>
+  <w16cid:commentId w16cid:paraId="0BE21156" w16cid:durableId="25453F1E"/>
   <w16cid:commentId w16cid:paraId="7ABFCF07" w16cid:durableId="2094B0C8"/>
   <w16cid:commentId w16cid:paraId="2B7647FD" w16cid:durableId="2094B0D0"/>
   <w16cid:commentId w16cid:paraId="73B485E8" w16cid:durableId="2094B4B4"/>
   <w16cid:commentId w16cid:paraId="6F81FCAE" w16cid:durableId="2094B559"/>
   <w16cid:commentId w16cid:paraId="68C79286" w16cid:durableId="25A41915"/>
   <w16cid:commentId w16cid:paraId="4B4D0D80" w16cid:durableId="2094B5AB"/>
   <w16cid:commentId w16cid:paraId="660BB3C6" w16cid:durableId="2094B6BB"/>
   <w16cid:commentId w16cid:paraId="69FCAFAF" w16cid:durableId="2094B658"/>
   <w16cid:commentId w16cid:paraId="1DECB6FA" w16cid:durableId="2094BEF3"/>
   <w16cid:commentId w16cid:paraId="1D34459A" w16cid:durableId="25A41AAF"/>
   <w16cid:commentId w16cid:paraId="795EE1EF" w16cid:durableId="2094B72B"/>
   <w16cid:commentId w16cid:paraId="480E887B" w16cid:durableId="2094B7A0"/>
   <w16cid:commentId w16cid:paraId="7096BDDB" w16cid:durableId="2094B825"/>
   <w16cid:commentId w16cid:paraId="61FE7F54" w16cid:durableId="2094EEF1"/>
   <w16cid:commentId w16cid:paraId="7B67B49F" w16cid:durableId="25A41E7E"/>
   <w16cid:commentId w16cid:paraId="5489224F" w16cid:durableId="2094BB10"/>
   <w16cid:commentId w16cid:paraId="2BF615EE" w16cid:durableId="2094BC7B"/>
   <w16cid:commentId w16cid:paraId="088F949C" w16cid:durableId="2094BC8F"/>
   <w16cid:commentId w16cid:paraId="0744DF1F" w16cid:durableId="2094B97F"/>
   <w16cid:commentId w16cid:paraId="78304F72" w16cid:durableId="25A4270A"/>
   <w16cid:commentId w16cid:paraId="7064C88A" w16cid:durableId="2094BC2D"/>
   <w16cid:commentId w16cid:paraId="6EDC7F09" w16cid:durableId="1480A6DE"/>
   <w16cid:commentId w16cid:paraId="1C02665F" w16cid:durableId="7D7186BE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32424D71" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
+    <w:p w14:paraId="3514970B" w14:textId="77777777" w:rsidR="00044CDE" w:rsidRDefault="00044CDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5373A0" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
+    <w:p w14:paraId="1C4D3F51" w14:textId="77777777" w:rsidR="00044CDE" w:rsidRDefault="00044CDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A000027F" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000017" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Regular">
     <w:altName w:val="Heuristica"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000017" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="165518835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6918B362" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DD4A6E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -12493,51 +12619,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="73A6A4DA" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DA0CEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1167328686"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="74111196" w14:textId="0438A810" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DD4A6E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -12548,130 +12674,118 @@
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4DDCAD50" w14:textId="392239A9" w:rsidR="00126C66" w:rsidRPr="003C04EB" w:rsidRDefault="007034C2" w:rsidP="007034C2">
+  <w:p w14:paraId="4DDCAD50" w14:textId="3DDF64F1" w:rsidR="00126C66" w:rsidRPr="003C04EB" w:rsidRDefault="007034C2" w:rsidP="007034C2">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007034C2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Form Rev. 1.12/11.02.2026</w:t>
+      <w:t>Form Rev. 1.1</w:t>
+    </w:r>
+    <w:r w:rsidR="0023209C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007034C2">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="0023209C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>22.06</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007034C2">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="576AA1A0" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
+    <w:p w14:paraId="258EB986" w14:textId="77777777" w:rsidR="00044CDE" w:rsidRDefault="00044CDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4B396E" w14:textId="77777777" w:rsidR="009A2A70" w:rsidRDefault="009A2A70">
+    <w:p w14:paraId="3982F459" w14:textId="77777777" w:rsidR="00044CDE" w:rsidRDefault="00044CDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E565E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE4370C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12902,274 +13016,272 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1527911873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1817531508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="325868495">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A499F"/>
     <w:rsid w:val="00007312"/>
     <w:rsid w:val="000226C9"/>
     <w:rsid w:val="000266B0"/>
     <w:rsid w:val="00031B58"/>
     <w:rsid w:val="00031CE1"/>
     <w:rsid w:val="00040EF7"/>
+    <w:rsid w:val="00044CDE"/>
     <w:rsid w:val="00052151"/>
     <w:rsid w:val="00064778"/>
     <w:rsid w:val="000947BE"/>
     <w:rsid w:val="000A0833"/>
     <w:rsid w:val="000A799A"/>
     <w:rsid w:val="000D0D6E"/>
     <w:rsid w:val="000E1E95"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00117D6A"/>
     <w:rsid w:val="00126C66"/>
     <w:rsid w:val="001479FA"/>
     <w:rsid w:val="00151ED9"/>
     <w:rsid w:val="00160360"/>
     <w:rsid w:val="00184C20"/>
     <w:rsid w:val="0019144F"/>
     <w:rsid w:val="00196AFF"/>
     <w:rsid w:val="001B14FD"/>
     <w:rsid w:val="001B2953"/>
     <w:rsid w:val="001C5D75"/>
-    <w:rsid w:val="001D1D49"/>
     <w:rsid w:val="001D3887"/>
     <w:rsid w:val="001E0F1A"/>
     <w:rsid w:val="001F579E"/>
     <w:rsid w:val="001F7E19"/>
     <w:rsid w:val="00205077"/>
     <w:rsid w:val="0022195B"/>
     <w:rsid w:val="002250E2"/>
+    <w:rsid w:val="0023209C"/>
     <w:rsid w:val="002707EF"/>
     <w:rsid w:val="00282DEF"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C0950"/>
     <w:rsid w:val="002C15E6"/>
     <w:rsid w:val="002C210E"/>
     <w:rsid w:val="00300F8B"/>
     <w:rsid w:val="00313B5D"/>
     <w:rsid w:val="00333CEE"/>
     <w:rsid w:val="00343D3A"/>
     <w:rsid w:val="0036795B"/>
     <w:rsid w:val="003A540E"/>
     <w:rsid w:val="003C04EB"/>
     <w:rsid w:val="003F26E8"/>
     <w:rsid w:val="003F726D"/>
     <w:rsid w:val="004306C1"/>
     <w:rsid w:val="004368E9"/>
+    <w:rsid w:val="004465A5"/>
     <w:rsid w:val="004471D6"/>
     <w:rsid w:val="0048093A"/>
     <w:rsid w:val="0049262A"/>
     <w:rsid w:val="004A5750"/>
     <w:rsid w:val="004F4839"/>
     <w:rsid w:val="004F5A27"/>
     <w:rsid w:val="004F7954"/>
     <w:rsid w:val="00510100"/>
     <w:rsid w:val="00582301"/>
     <w:rsid w:val="00590368"/>
     <w:rsid w:val="005C7BE7"/>
     <w:rsid w:val="005F2F25"/>
     <w:rsid w:val="00614A31"/>
     <w:rsid w:val="006301F7"/>
     <w:rsid w:val="0063508C"/>
     <w:rsid w:val="00641C97"/>
     <w:rsid w:val="00642F52"/>
     <w:rsid w:val="006521BB"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="00665F6A"/>
-    <w:rsid w:val="006777A2"/>
     <w:rsid w:val="00692F97"/>
     <w:rsid w:val="006F04F2"/>
     <w:rsid w:val="007034C2"/>
+    <w:rsid w:val="007053F3"/>
     <w:rsid w:val="007221C8"/>
     <w:rsid w:val="00767356"/>
     <w:rsid w:val="00781958"/>
     <w:rsid w:val="0079203A"/>
     <w:rsid w:val="00793BC4"/>
     <w:rsid w:val="007B149E"/>
     <w:rsid w:val="007E1F1D"/>
     <w:rsid w:val="007F0E4A"/>
     <w:rsid w:val="008011DD"/>
-    <w:rsid w:val="008063E3"/>
     <w:rsid w:val="00824630"/>
     <w:rsid w:val="0083614C"/>
     <w:rsid w:val="00845FC5"/>
     <w:rsid w:val="008578A7"/>
     <w:rsid w:val="00863887"/>
     <w:rsid w:val="00873CBC"/>
     <w:rsid w:val="008A0816"/>
     <w:rsid w:val="008B1619"/>
     <w:rsid w:val="008B3D4A"/>
     <w:rsid w:val="00925812"/>
     <w:rsid w:val="00953187"/>
     <w:rsid w:val="00956171"/>
     <w:rsid w:val="00962998"/>
     <w:rsid w:val="00973A13"/>
     <w:rsid w:val="00983A14"/>
-    <w:rsid w:val="009A2A70"/>
     <w:rsid w:val="009A499F"/>
     <w:rsid w:val="009F247A"/>
     <w:rsid w:val="009F2F4D"/>
     <w:rsid w:val="00A10BA8"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A43447"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00AE0F17"/>
     <w:rsid w:val="00AF3116"/>
     <w:rsid w:val="00B334F4"/>
     <w:rsid w:val="00B34B93"/>
     <w:rsid w:val="00B40EC4"/>
     <w:rsid w:val="00B9246C"/>
     <w:rsid w:val="00BA34FD"/>
     <w:rsid w:val="00BA68FE"/>
     <w:rsid w:val="00BC47FE"/>
     <w:rsid w:val="00BD1805"/>
     <w:rsid w:val="00C040CF"/>
-    <w:rsid w:val="00C125EC"/>
     <w:rsid w:val="00C2492B"/>
+    <w:rsid w:val="00C37949"/>
     <w:rsid w:val="00C448B3"/>
-    <w:rsid w:val="00C44D7D"/>
     <w:rsid w:val="00C515B2"/>
     <w:rsid w:val="00C656B3"/>
     <w:rsid w:val="00C7250B"/>
     <w:rsid w:val="00C738F0"/>
     <w:rsid w:val="00CA2905"/>
     <w:rsid w:val="00CA2D3F"/>
     <w:rsid w:val="00CB2E3F"/>
     <w:rsid w:val="00CD3C36"/>
     <w:rsid w:val="00CD61F3"/>
     <w:rsid w:val="00CF14C8"/>
     <w:rsid w:val="00D03462"/>
     <w:rsid w:val="00D32A64"/>
     <w:rsid w:val="00D3322B"/>
     <w:rsid w:val="00D47F6C"/>
     <w:rsid w:val="00D505DD"/>
     <w:rsid w:val="00D54ABF"/>
-    <w:rsid w:val="00D65E69"/>
     <w:rsid w:val="00D830F3"/>
     <w:rsid w:val="00D92BF8"/>
     <w:rsid w:val="00DA0CA3"/>
     <w:rsid w:val="00DA0CEC"/>
     <w:rsid w:val="00DC279A"/>
     <w:rsid w:val="00DE3525"/>
     <w:rsid w:val="00E14308"/>
     <w:rsid w:val="00E60FAB"/>
     <w:rsid w:val="00E6112E"/>
     <w:rsid w:val="00E74825"/>
     <w:rsid w:val="00E86777"/>
     <w:rsid w:val="00E91E34"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EF4D52"/>
     <w:rsid w:val="00F16DF5"/>
     <w:rsid w:val="00F17480"/>
     <w:rsid w:val="00F4505C"/>
+    <w:rsid w:val="00F52909"/>
     <w:rsid w:val="00F53842"/>
     <w:rsid w:val="00F62760"/>
     <w:rsid w:val="00F920DE"/>
     <w:rsid w:val="00F94B88"/>
-    <w:rsid w:val="00FA4061"/>
     <w:rsid w:val="00FB7D5B"/>
     <w:rsid w:val="00FC39BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25FADA1A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13951,51 +14063,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41708446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="510724460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14107,51 +14219,51 @@
     </w:div>
     <w:div w:id="1904173334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.crossref.org/simpleTextQuery" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Book1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
@@ -16491,73 +16603,73 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D61D56-10BC-4114-8143-167D4DE37194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>19272</Characters>
+  <Pages>15</Pages>
+  <Words>3393</Words>
+  <Characters>19344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
+  <Lines>161</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22607</CharactersWithSpaces>
+  <CharactersWithSpaces>22692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>