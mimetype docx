--- v1 (2026-03-06)
+++ v2 (2026-04-22)
@@ -85,51 +85,74 @@
         <w:t>Makale Türü</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C67CED0" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
+    <w:p w14:paraId="407548EC" w14:textId="08475EDE" w:rsidR="009D419B" w:rsidRDefault="009D419B" w:rsidP="004F7954">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Makalenin Dili: Türkçe/İngilizce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C67CED0" w14:textId="5A170706" w:rsidR="00126C66" w:rsidRPr="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ibeaquid</w:t>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00D32A64">
         <w:rPr>
@@ -775,51 +798,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qui Quaes: İstanbul Eğitim ve Araştırma Hastanesi, Beyin Cerrahisi Kliniği, İstanbul</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1570FC7B" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="002C0950" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eposta:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A92C29E" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID iD: https://orcid.org/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B40E942" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
@@ -1346,51 +1368,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Bu çalışma … Üniversitesinin 2015/12345 numaralı projesi ile desteklenmiştir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E4ABC5" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00E60FAB" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This study was funded by … University with the project number 2015/12345</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399E7B2F" w14:textId="77777777" w:rsidR="00126C66" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE89304" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00246843" w:rsidRDefault="00246843" w:rsidP="00246843">
@@ -2259,51 +2280,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bir Klinik Olgu sunumu için;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D430B3" w14:textId="77777777" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00BD1805" w:rsidP="00BD1805">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bu çalışmada tanımlanan olgudan gerekli izin alınarak “Aydınlatılmış onam formu” düzenlenmiş</w:t>
       </w:r>
       <w:r w:rsidR="001C5D75" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> olup </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Helsinki Bildirgesi kriterleri göz önünde bulundurulmuştur.</w:t>
@@ -3673,101 +3693,101 @@
   <w16cid:commentId w16cid:paraId="717E4D7F" w16cid:durableId="25453F1E"/>
   <w16cid:commentId w16cid:paraId="156FF700" w16cid:durableId="2094B0C8"/>
   <w16cid:commentId w16cid:paraId="03638A34" w16cid:durableId="2094B0D0"/>
   <w16cid:commentId w16cid:paraId="1CB9A025" w16cid:durableId="2094B0E3"/>
   <w16cid:commentId w16cid:paraId="18416836" w16cid:durableId="2094B0F3"/>
   <w16cid:commentId w16cid:paraId="20479F02" w16cid:durableId="2094B104"/>
   <w16cid:commentId w16cid:paraId="76ABDCD3" w16cid:durableId="2094B136"/>
   <w16cid:commentId w16cid:paraId="3A438755" w16cid:durableId="2094B223"/>
   <w16cid:commentId w16cid:paraId="4BABAB4F" w16cid:durableId="2094B272"/>
   <w16cid:commentId w16cid:paraId="13D7D0F7" w16cid:durableId="2094B320"/>
   <w16cid:commentId w16cid:paraId="59785059" w16cid:durableId="25A41DFD"/>
   <w16cid:commentId w16cid:paraId="77AF3E25" w16cid:durableId="2094B37D"/>
   <w16cid:commentId w16cid:paraId="18F00D27" w16cid:durableId="2094B3F6"/>
   <w16cid:commentId w16cid:paraId="1DFBC3B6" w16cid:durableId="2352BA50"/>
   <w16cid:commentId w16cid:paraId="6BD79BF4" w16cid:durableId="25A44478"/>
   <w16cid:commentId w16cid:paraId="4986CE29" w16cid:durableId="260113B6"/>
   <w16cid:commentId w16cid:paraId="539FD1BC" w16cid:durableId="25A42FDD"/>
   <w16cid:commentId w16cid:paraId="353E0725" w16cid:durableId="2094B47C"/>
   <w16cid:commentId w16cid:paraId="27A4D4DC" w16cid:durableId="2094B48C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7B8248" w14:textId="77777777" w:rsidR="00AF21DD" w:rsidRDefault="00AF21DD">
+    <w:p w14:paraId="0D769B88" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="220E9DEE" w14:textId="77777777" w:rsidR="00AF21DD" w:rsidRDefault="00AF21DD">
+    <w:p w14:paraId="294D4218" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
+    <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Heuristica Regular">
     <w:altName w:val="Heuristica"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1381058521"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="11C49D0C" w14:textId="77777777" w:rsidR="00D533C2" w:rsidRDefault="00D533C2" w:rsidP="00727FAD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
@@ -3896,58 +3916,58 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.02.202</w:t>
     </w:r>
     <w:r w:rsidR="00B525C2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4940FB25" w14:textId="77777777" w:rsidR="00AF21DD" w:rsidRDefault="00AF21DD">
+    <w:p w14:paraId="175FF978" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D2E066" w14:textId="77777777" w:rsidR="00AF21DD" w:rsidRDefault="00AF21DD">
+    <w:p w14:paraId="00E586A0" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E565E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE4370C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -4189,51 +4209,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2096432788">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1316450520">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2021269868">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="166"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C11A5"/>
@@ -4285,59 +4305,62 @@
     <w:rsid w:val="004F0787"/>
     <w:rsid w:val="004F4839"/>
     <w:rsid w:val="004F7954"/>
     <w:rsid w:val="00510100"/>
     <w:rsid w:val="00582301"/>
     <w:rsid w:val="00585767"/>
     <w:rsid w:val="00590368"/>
     <w:rsid w:val="00596CD3"/>
     <w:rsid w:val="005C0744"/>
     <w:rsid w:val="005C7BE7"/>
     <w:rsid w:val="005E4B2A"/>
     <w:rsid w:val="005F2F25"/>
     <w:rsid w:val="005F3795"/>
     <w:rsid w:val="0063508C"/>
     <w:rsid w:val="00635C40"/>
     <w:rsid w:val="00642F52"/>
     <w:rsid w:val="006521BB"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="00665F6A"/>
     <w:rsid w:val="006E3A91"/>
     <w:rsid w:val="006F04F2"/>
     <w:rsid w:val="006F2BC8"/>
     <w:rsid w:val="00702CFC"/>
     <w:rsid w:val="0079203A"/>
     <w:rsid w:val="007E1F1D"/>
+    <w:rsid w:val="008063E3"/>
+    <w:rsid w:val="0081109D"/>
     <w:rsid w:val="00845FC5"/>
     <w:rsid w:val="00863887"/>
     <w:rsid w:val="008B1619"/>
     <w:rsid w:val="008B3D4A"/>
     <w:rsid w:val="008D52A7"/>
     <w:rsid w:val="00953187"/>
     <w:rsid w:val="00956171"/>
     <w:rsid w:val="00973A13"/>
     <w:rsid w:val="00983A14"/>
+    <w:rsid w:val="009D419B"/>
     <w:rsid w:val="009F247A"/>
     <w:rsid w:val="009F2F4D"/>
     <w:rsid w:val="00A176C4"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00AE0F17"/>
     <w:rsid w:val="00AF21DD"/>
     <w:rsid w:val="00AF3116"/>
     <w:rsid w:val="00B01C4C"/>
     <w:rsid w:val="00B34B93"/>
     <w:rsid w:val="00B37D87"/>
     <w:rsid w:val="00B40EC4"/>
     <w:rsid w:val="00B525C2"/>
     <w:rsid w:val="00B8620B"/>
     <w:rsid w:val="00B9246C"/>
     <w:rsid w:val="00BA68FE"/>
     <w:rsid w:val="00BC47FE"/>
     <w:rsid w:val="00BD1805"/>
     <w:rsid w:val="00C040CF"/>
     <w:rsid w:val="00C12808"/>
     <w:rsid w:val="00C515B2"/>
     <w:rsid w:val="00C82469"/>
     <w:rsid w:val="00CA2905"/>
     <w:rsid w:val="00CA7626"/>
     <w:rsid w:val="00CD61F3"/>
@@ -4373,51 +4396,51 @@
     <w:rsid w:val="00FC39BA"/>
     <w:rsid w:val="00FE713F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2976423D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
@@ -6318,72 +6341,72 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>649</Words>
-  <Characters>3705</Characters>
+  <Words>654</Words>
+  <Characters>3733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4346</CharactersWithSpaces>
+  <CharactersWithSpaces>4379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>