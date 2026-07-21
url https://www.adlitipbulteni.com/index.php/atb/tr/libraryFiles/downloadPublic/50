--- v2 (2026-04-22)
+++ v3 (2026-07-21)
@@ -5,154 +5,139 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="12CFD5CA" w14:textId="2C0FDAEA" w:rsidR="000E1E95" w:rsidRPr="006F2BC8" w:rsidRDefault="00404F31" w:rsidP="00404F31">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2BC8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Adli Tıp Bülteni </w:t>
       </w:r>
       <w:r w:rsidR="00411E37" w:rsidRPr="006F2BC8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Başlık</w:t>
       </w:r>
       <w:r w:rsidR="00E6653D" w:rsidRPr="006F2BC8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Sayfası</w:t>
       </w:r>
       <w:r w:rsidR="000E1E95" w:rsidRPr="006F2BC8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Taslağı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F689655" w14:textId="77777777" w:rsidR="00CA7626" w:rsidRPr="00F94B88" w:rsidRDefault="00CA7626" w:rsidP="00CA7626">
+    <w:p w14:paraId="1F689655" w14:textId="77777777" w:rsidR="00CA7626" w:rsidRDefault="00CA7626" w:rsidP="008351FD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Makale Türü</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407548EC" w14:textId="08475EDE" w:rsidR="009D419B" w:rsidRDefault="009D419B" w:rsidP="004F7954">
+    <w:p w14:paraId="09ACE1FE" w14:textId="339B1A20" w:rsidR="008351FD" w:rsidRPr="00F94B88" w:rsidRDefault="008351FD" w:rsidP="008351FD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7C67CED0" w14:textId="5A170706" w:rsidR="00126C66" w:rsidRPr="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Makale Dili: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C67CED0" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ibeaquid</w:t>
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00D32A64">
         <w:rPr>
@@ -382,137 +367,165 @@
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>beaquid que nonet ut faccum ani con</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307B71C7" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC8B072" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="004F7954">
+    <w:p w14:paraId="0AC8B072" w14:textId="01A4FF09" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolupta</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00282DEF" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Voloritis Eos, Quiberum Voluptam</w:t>
-[...7 lines deleted...]
-        <w:t>*</w:t>
+        <w:t>Voloritis Eos</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4104" w:rsidRPr="00EE4104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00282DEF" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Quiberum Voluptam</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4104" w:rsidRPr="00EE4104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00282DEF" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qui </w:t>
       </w:r>
       <w:commentRangeStart w:id="9"/>
       <w:r w:rsidR="00282DEF" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quaes</w:t>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
-      <w:r w:rsidR="00DE3525" w:rsidRPr="00A6094B">
+      <w:r w:rsidR="00DE3525" w:rsidRPr="00EE4104">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="00EE4104" w:rsidRPr="00EE4104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5025AE06" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50920740" w14:textId="31C4F9FD" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="004F7954">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -581,81 +594,90 @@
         </w:rPr>
         <w:t>blm</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2D11BF" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="150E8AA8" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="002C0950" w:rsidP="00C82469">
+    <w:p w14:paraId="150E8AA8" w14:textId="79819374" w:rsidR="00CE3691" w:rsidRDefault="008351FD" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008351FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:commentRangeStart w:id="11"/>
-      <w:r w:rsidRPr="00A6094B">
+      <w:r w:rsidR="002C0950" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolupta</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidR="00DE3525" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00A6094B">
+      <w:r w:rsidR="002C0950" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voloritis Eos: Hatay Mustafa Kemal Üniversitesi Tayfur Ata Sökmen Tıp Fakültesi, Adli Tıp anabilim Dalı, Hatay</w:t>
       </w:r>
       <w:r w:rsidR="00B8620B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Türkiye</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EA0055" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="002C0950" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -680,70 +702,79 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID iD: https://orcid.org/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6E801E" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="00CE3691" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0335C243" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="00CE3691" w:rsidP="00C82469">
+    <w:p w14:paraId="0335C243" w14:textId="7B02BBED" w:rsidR="00CE3691" w:rsidRDefault="008351FD" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A6094B">
+      <w:r w:rsidRPr="008351FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3691" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quiberum Voluptam: KKTC Dr. Burhan Nalbantoğlu Devlet Hastanesi, Adli Tıp Birimi, Lefkoşa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CE3691">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Kıbrıs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406A4321" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="00CE3691" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -761,68 +792,86 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID iD: https://orcid.org/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E73978" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56946199" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="002C0950" w:rsidP="00C82469">
+    <w:p w14:paraId="56946199" w14:textId="3B69271D" w:rsidR="00CE3691" w:rsidRDefault="008351FD" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A6094B">
+      <w:r w:rsidRPr="008351FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0950" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qui Quaes: İstanbul Eğitim ve Araştırma Hastanesi, Beyin Cerrahisi Kliniği, İstanbul</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07585">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Türkiye</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1570FC7B" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRDefault="002C0950" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eposta:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A92C29E" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00C82469">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -871,102 +920,241 @@
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bildirimler/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4731C2" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="008B1619" w:rsidP="00642F52">
+    <w:p w14:paraId="3F4731C2" w14:textId="4741685A" w:rsidR="00126C66" w:rsidRPr="008A026F" w:rsidRDefault="008B1619" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A6094B">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A026F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A6094B">
+        <w:t xml:space="preserve">Sorumlu Yazar / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A026F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C82469">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07585" w:rsidRPr="008A026F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="294CA8E8" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619" w:rsidP="00642F52">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CFDF6E" w14:textId="51703857" w:rsidR="00A07585" w:rsidRDefault="00A07585" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qui Quaes: İstanbul Eğitim ve Araştırma Hastanesi, Beyin Cerrahisi Kliniği, İstanbul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Türkiye</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BB79C5" w14:textId="77777777" w:rsidR="00A07585" w:rsidRDefault="00A07585" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eposta:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3B57B4" w14:textId="6F6CA3E3" w:rsidR="00A07585" w:rsidRDefault="00A07585" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID iD: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A0541C" w:rsidRPr="009C60BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B7FE100" w14:textId="5A121659" w:rsidR="00A0541C" w:rsidRDefault="00A0541C" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8E885C" w14:textId="77777777" w:rsidR="00A0541C" w:rsidRPr="00A6094B" w:rsidRDefault="00A0541C" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294CA8E8" w14:textId="4EE6D094" w:rsidR="008B1619" w:rsidRDefault="00CD37CB" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSM: </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7CF8A66B" w14:textId="77777777" w:rsidR="00CE3691" w:rsidRPr="00A6094B" w:rsidRDefault="00CE3691" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çıkar Çatışması / </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82469">
@@ -983,1625 +1171,2879 @@
       <w:r w:rsidR="00C82469" w:rsidRPr="00C82469">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A15446A" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Çıkar</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r w:rsidR="003A540E" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
+        <w:commentReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> çatışması olmadığına dair kişisel ifade örneği: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE85ED" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+    <w:p w14:paraId="649A9843" w14:textId="2FFBDDF1" w:rsidR="00A361C1" w:rsidRPr="00A07585" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tüm yazarlar adına ben, sorumlu yazar olarak kabul ve beyan ederim ki, bu yazıda bahsi geçen ürünlerle ilgili olarak finansal veya finans dışı yönlerden hiçbir kuruluş veya işletme ile ortaklık veya üyelik ilişkimiz bulunmamaktadır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7594B2C1" w14:textId="77777777" w:rsidR="00126C66" w:rsidRDefault="00126C66" w:rsidP="00642F52">
+    <w:p w14:paraId="19D02FD0" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="649A9843" w14:textId="77777777" w:rsidR="00A361C1" w:rsidRPr="00A6094B" w:rsidRDefault="00A361C1" w:rsidP="00642F52">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Muhtemel</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="003A540E" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bir çıkar çatışması bildirimine dair kişisel ifade örneği: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C7007F" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="19D02FD0" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tüm yazarlar adına ben, sorumlu yazar olarak kabul ve beyan ederim ki, isimleri aşağıda belirtilen yazar(lar), bu yazıda bahsi geçen ürünlerle ilgili olarak finansal veya finans dışı yönlerden şu kuruluş veya işletme ile ortaklık veya üyelik ilişkisi bulunduğunu bildirmiştir: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F45CDA0" w14:textId="66B10439" w:rsidR="00642F52" w:rsidRPr="00A07585" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Muhtemel</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="62C7007F" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+        <w:t>[Lütfen yazar(lar)ın adını ve çatışmaya dair ayrıntıları belirtiniz]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EE3CEE" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00C82469" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="076B0259" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finansal</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="00590368" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Destek/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Support Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A44D15" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2F45CDA0" w14:textId="77777777" w:rsidR="00642F52" w:rsidRPr="00A6094B" w:rsidRDefault="00642F52" w:rsidP="00642F52">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yazarlar bu çalışma sırasında herhangi bir finansal destek kullanmamışlardır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2DD136" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00E60FAB" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="23EE3CEE" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00C82469" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No financial support was used by authors during this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BFA907" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="05A44D15" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC47C63" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Yazarlar bu çalışma sırasında herhangi bir finansal destek kullanmamışlardır.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B2DD136" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00E60FAB" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+        <w:t xml:space="preserve"> Bu çalışma … Üniversitesinin 2015/12345 numaralı projesi ile desteklenmiştir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399E7B2F" w14:textId="7F7C82C0" w:rsidR="00126C66" w:rsidRPr="00A07585" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No financial support was used by authors during this study.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77BFA907" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="00126C66" w:rsidP="00642F52">
+        <w:t xml:space="preserve"> This study was funded by … University with the project number 2015/12345</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE89304" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00246843" w:rsidRDefault="00246843" w:rsidP="00246843">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0EC47C63" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="16"/>
+      <w:r w:rsidRPr="00246843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tebliğ</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidRPr="00246843">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685CCB3B" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bu çalışma … Üniversitesinin 2015/12345 numaralı projesi ile desteklenmiştir.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22E4ABC5" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00E60FAB" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+        <w:t xml:space="preserve"> Bu çalışmanın bir bölümü, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>… tarihinde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’da düzenlenen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kongresinde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” başlığı ile söz</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lü</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bildiri</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/poster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olarak </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sunulmuştur</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidR="00590368" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13912CBE" w14:textId="248AE4E9" w:rsidR="00126C66" w:rsidRPr="00A07585" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This study was funded by … University with the project number 2015/12345</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="399E7B2F" w14:textId="77777777" w:rsidR="00126C66" w:rsidRDefault="00126C66" w:rsidP="00642F52">
+        <w:t xml:space="preserve"> Some part of this study was presented as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oral/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>poster presentation at “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Congress of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” held in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, entitled as “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F15FA9E" w14:textId="509A5472" w:rsidR="000875EF" w:rsidRPr="000875EF" w:rsidRDefault="000875EF" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0FE89304" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00246843" w:rsidRDefault="00246843" w:rsidP="00246843">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000875EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tez mi? (Thesis?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436E1E4F" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00246843">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu çalışma, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>birinci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yazarın</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4B2A" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tarihli, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” başlıklı </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tıpta Uzmanlık / </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doktora / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yüksek Lisans Tezinin yeniden düzenlenmesi ile </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oluşturulmuştur</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="00590368" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="685CCB3B" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D50983E" w14:textId="1959C944" w:rsidR="008B1619" w:rsidRPr="00A07585" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[X]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6094B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Bu çalışmanın bir bölümü, </w:t>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This study was prepared by rearrangement of the </w:t>
       </w:r>
       <w:r w:rsidR="00E60FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialty / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>master’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thesis by </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, entitled as “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ED6A99" w14:textId="77777777" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00BD1805" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Etik Beyan/Ethical Declaration</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="008B1619" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F08521F" w14:textId="75A42A4F" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00F14052" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raştırma makalesi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ise</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4337F1" w14:textId="77777777" w:rsidR="001C5D75" w:rsidRPr="00A6094B" w:rsidRDefault="001C5D75" w:rsidP="001C5D75">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu çalışma için ... Üniversitesi Tıp Fakültesi Girişimsel Olmayan/Girişimsel Klinik Araştırmalar Etik Kurulundan ... tarih ve ... sayılı yazı ile </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izin alınmış olup Helsinki Bildirgesi kriterleri göz önünde bulundurulmuştur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC71A8C" w14:textId="4A7D7B6F" w:rsidR="001C5D75" w:rsidRPr="00F14052" w:rsidRDefault="001C5D75" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E60FAB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ethical p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ermission was obtained from the … University, Medical Faculty Clinical / Human Research Ethics Committee for this study</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FAB" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with date … and number …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and Helsinki Declaration rules were followed to conduct this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEA8443" w14:textId="2C72E054" w:rsidR="00F14052" w:rsidRDefault="00F14052" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adli Tıp Kurumu Bünyesindeki bir Çalışma veya Otopsi Olgu Sunumu ise;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A51F6F" w14:textId="45895A15" w:rsidR="00F14052" w:rsidRPr="00A6094B" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu çalışma için </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İstanbul Adli Tıp Kurumu Başkanlığı Bilimsel </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Çalışma Komisyonundan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... tarih ve ... sayılı yazı ile </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>çalışma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E60FAB">
-[...91 lines deleted...]
-    <w:p w14:paraId="4AED7AE9" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00E60FAB" w:rsidRDefault="002C0950" w:rsidP="00642F52">
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alınmış olup Helsinki Bildirgesi kriterleri göz önünde bulundurulmuştur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C72345" w14:textId="60C24EE6" w:rsidR="00F14052" w:rsidRPr="00A07585" w:rsidRDefault="00F14052" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermission was obtained from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council of Forensic Medicine, Scientific Research </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Committee for this study with date … and number …, and Helsinki Declaration rules were followed to conduct this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07523552" w14:textId="77D84561" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00BD1805" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klinik Olgu sunumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14052">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225D3FC9" w14:textId="2ACEF60E" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00BD1805" w:rsidP="00A07585">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu çalışmada tanımlanan olgudan gerekli izin alınarak “Aydınlatılmış onam formu” düzenlenmiş</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5D75" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olup </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Helsinki Bildirgesi kriterleri göz önünde bulundurulmuştur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B11BE1A" w14:textId="12546398" w:rsidR="00BD1805" w:rsidRPr="00F14052" w:rsidRDefault="000875EF" w:rsidP="00F14052">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E60FAB">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[X]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E60FAB">
-[...99 lines deleted...]
-    <w:p w14:paraId="13912CBE" w14:textId="2F65CA7D" w:rsidR="00126C66" w:rsidRDefault="00126C66" w:rsidP="00642F52">
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Informed consent was obtained from the participant and Helsinki Declaration rules were followed to conduct this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B6A450" w14:textId="6C1F92EC" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="00F14052" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erleme yazısı </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ise</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CA8C19" w14:textId="31B1E91B" w:rsidR="00BD1805" w:rsidRPr="00A6094B" w:rsidRDefault="000875EF" w:rsidP="00BD1805">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bu çalışma derleme niteliğinde bir makale olduğu için etik kurul onayına ihtiyaç bulunmamakta olup Helsinki Bildirgesi kriterleri göz önünde bulundurulmuştur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D584C" w14:textId="1148810F" w:rsidR="00BD1805" w:rsidRDefault="000875EF" w:rsidP="001C5D75">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F15FA9E" w14:textId="509A5472" w:rsidR="000875EF" w:rsidRPr="000875EF" w:rsidRDefault="000875EF" w:rsidP="00642F52">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[X]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1805" w:rsidRPr="00E60FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Helsinki Declaration rules were followed to conduct this study and no ethical approval is need for this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E144CE" w14:textId="34E633D3" w:rsidR="00246843" w:rsidRDefault="00246843" w:rsidP="001C5D75">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FD2261" w14:textId="0BE6A830" w:rsidR="00F14052" w:rsidRPr="00F14052" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yapay </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07585" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Zekâ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Etik Beyanı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EBC413" w14:textId="4D372116" w:rsidR="008351FD" w:rsidRPr="008F2CB4" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bu dergi, COPE (Yayın Etiği Komitesi) kılavuz ilkeleri uyarınca, yazarların taslak metinle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>rinin hazırlanmasında yapay zeka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (YZ) tabanlı araçların her türlü kullanımını beyan etmelerini şart koşmaktadır. Yazarlar, tüm içeriğin doğruluğu, bütünlüğü ve özgünlüğü konusunda tam sorumluluk taşımaya devam eder; yapay zek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> araçları yazar veya ortak yazar olarak gösterilemez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE0517" w14:textId="7F775247" w:rsidR="008351FD" w:rsidRPr="008F2CB4" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bu taslak metnin hazırlanmasında hiçbir yapay zek</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (YZ) tabanlı aracın </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>kullanılmadığını</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onaylıyorum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0083C5" w14:textId="4D4BF75E" w:rsidR="008351FD" w:rsidRPr="00F14052" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bu taslak metnin hazırlanmasında yapay zek</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (YZ) tabanlı araçların kullanıldığını onaylıyorum. ("Yazarlar, yapay zekâ tarafından üretilen tüm çıktıları titizlikle incelemiş, doğrulamış ve denetlemiş olup; nihai içeriğin doğruluğu ve bütünlüğü konusunda tüm sorumluluğu kabul etmektedir.")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CC0F94" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Yapay zekâ kullanıldıysa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E9A01" w14:textId="5B179E1F" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dil düzenlemesi / Metin okuma </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Proofreading) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E6C7CC" w14:textId="38388D4B" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dil bilgisi ve imla düzeltisi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8B8FC2" w14:textId="1D7530C5" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literatür taraması desteği </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B16FD97" w14:textId="369536E8" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veri analizi yardımı </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0B43DA" w14:textId="58A99C06" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Kod üretimi / Programlama desteği</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4736CC4D" w14:textId="31E6D8DF" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şekil / Tablo oluşturma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C48721A" w14:textId="199B6D99" w:rsidR="008351FD" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fikir geliştirme / Yapılandırma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224E17E7" w14:textId="714250A3" w:rsidR="008351FD" w:rsidRPr="008F2CB4" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="008F2CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Diğer (Lütfen belirtiniz): ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F7C532" w14:textId="3AAA0010" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20101A33" w14:textId="77777777" w:rsidR="00F14052" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33368272" w14:textId="0568C9BD" w:rsidR="00F14052" w:rsidRPr="00F14052" w:rsidRDefault="00F14052" w:rsidP="00F14052">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ethical Declaration on Use of Artificial Intelligence (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D870FEA" w14:textId="5C5B3CC0" w:rsidR="008351FD" w:rsidRPr="00F14052" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14052">
+        <w:t>This journal requires authors to disclose any use of artificial intelligence (AI)-based tools in the preparation of their manuscripts, in accordance with COPE guidelines. Authors remain fully responsible for the accuracy, integrity, and originality of all content, and AI tools cannot be credited as authors or co-authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717A6350" w14:textId="0DCBFA07" w:rsidR="008351FD" w:rsidRPr="00F14052" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:t>I confirm that no artificial intelligence (AI)-based tools were used in the preparation of this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40F60F" w14:textId="21F7B795" w:rsidR="008351FD" w:rsidRPr="00F14052" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I confirm that artificial intelligence (AI)-based tools were used in the preparation of this manuscript. ("The authors have thoroughly reviewed, verified, and supervised all AI-generated outputs, and accept full responsibility for the accuracy and integrity of the final content.")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2CA358" w14:textId="77777777" w:rsidR="008351FD" w:rsidRPr="00F14052" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If AI was used </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D835797" w14:textId="512D23DE" w:rsidR="008351FD" w:rsidRPr="004D5499" w:rsidRDefault="00F14052" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Language editing / proofreading</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Grammar and spelling correction</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Literature review support</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data analysis assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Code generation / programming support</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Figure / table generation</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Idea development / structuring</w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Heuristica Regular"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008351FD" w:rsidRPr="00F14052">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Other (please specify) : ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C3EFA1" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD"/>
+    <w:p w14:paraId="021993F1" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00292C65" w:rsidRDefault="00292C65" w:rsidP="001C5D75">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000875EF">
-[...137 lines deleted...]
-      <w:r w:rsidR="00590368" w:rsidRPr="00A6094B">
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidRPr="00292C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yazarlık Katkısı</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidRPr="00292C65">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...632 lines deleted...]
-    <w:p w14:paraId="2FB44276" w14:textId="1A030C63" w:rsidR="00292C65" w:rsidRPr="00292C65" w:rsidRDefault="00292C65" w:rsidP="001C5D75">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB44276" w14:textId="258FC20F" w:rsidR="00292C65" w:rsidRPr="00292C65" w:rsidRDefault="00292C65" w:rsidP="001C5D75">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fikir: </w:t>
       </w:r>
-      <w:commentRangeStart w:id="20"/>
+      <w:commentRangeStart w:id="21"/>
       <w:r w:rsidR="005C0744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK, MK</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="20"/>
+      <w:commentRangeEnd w:id="21"/>
       <w:r w:rsidR="005C0744">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="20"/>
+        <w:commentReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="000875EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00292C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tasarım:</w:t>
       </w:r>
       <w:r w:rsidR="005C0744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UK, MK</w:t>
       </w:r>
@@ -2773,125 +4215,402 @@
         </w:rPr>
         <w:t xml:space="preserve"> UK</w:t>
       </w:r>
       <w:r w:rsidR="000875EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00292C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eleştirel inceleme:</w:t>
       </w:r>
       <w:r w:rsidR="005C0744">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MK, HD</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> MK, HD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316676B8" w14:textId="77777777" w:rsidR="00292C65" w:rsidRDefault="00292C65" w:rsidP="001C5D75">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12312F3B" w14:textId="77777777" w:rsidR="008351FD" w:rsidRPr="00A83A39" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorship </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+      <w:commentRangeStart w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contributions</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0BF717" w14:textId="152A7FC3" w:rsidR="008351FD" w:rsidRPr="00A83A39" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Concept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="24"/>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UK, MK</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: UK, MK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Supervising</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: MK, HD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Financing and equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: UK, MK, HD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Data collection and entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: MK, HD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Analysis and interpretation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: MK, HD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292C65">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Literat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ure search</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="316676B8" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00292C65" w:rsidRDefault="00292C65" w:rsidP="001C5D75">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: UK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Critical review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: MK, HD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D604B30" w14:textId="77777777" w:rsidR="008351FD" w:rsidRPr="00292C65" w:rsidRDefault="008351FD" w:rsidP="001C5D75">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E5401E" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00A6094B" w:rsidRDefault="00246843" w:rsidP="00246843">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="232"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="21"/>
+      <w:commentRangeStart w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teşekkür </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="21"/>
+      <w:commentRangeEnd w:id="25"/>
       <w:r w:rsidR="00DE27EB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="21"/>
+        <w:commentReference w:id="25"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE27EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thanks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD99F7A" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00E60FAB" w:rsidRDefault="00246843" w:rsidP="00246843">
       <w:pPr>
@@ -2915,313 +4634,314 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC810B2" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="00A6094B" w:rsidRDefault="00246843" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Heuristica Regular" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38353C6E" w14:textId="77777777" w:rsidR="00282DEF" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="22"/>
+      <w:commentRangeStart w:id="26"/>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Geliş</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="22"/>
+      <w:commentRangeEnd w:id="26"/>
       <w:r w:rsidR="00F4505C" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="22"/>
+        <w:commentReference w:id="26"/>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Received:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5C118A" w14:textId="77777777" w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidRDefault="002C0950" w:rsidP="00642F52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="23"/>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidRPr="00A6094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kabul</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="23"/>
+      <w:commentRangeEnd w:id="27"/>
       <w:r w:rsidR="00F4505C" w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="23"/>
+        <w:commentReference w:id="27"/>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Accepted:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6094B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00126C66" w:rsidRPr="00A6094B" w:rsidSect="00D533C2">
-      <w:footerReference w:type="even" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
-    <w:p w14:paraId="0A5BFD58" w14:textId="77777777" w:rsidR="00CA7626" w:rsidRDefault="00CA7626" w:rsidP="00CA7626">
+    <w:p w14:paraId="0A5BFD58" w14:textId="77777777" w:rsidR="00CA7626" w:rsidRPr="009D11D5" w:rsidRDefault="00CA7626" w:rsidP="00CA7626">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D11D5">
         <w:t>Lütfen makale türünü belirtiniz: Ör: Araştırma Makalesi, Olgu Sunumu, yahut Derleme</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Author" w:initials="A">
-    <w:p w14:paraId="0019C336" w14:textId="77777777" w:rsidR="00BC47FE" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00702CFC">
+    <w:p w14:paraId="0019C336" w14:textId="77777777" w:rsidR="00BC47FE" w:rsidRPr="009D11D5" w:rsidRDefault="00DE3525" w:rsidP="00702CFC">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00702CFC">
+      <w:r w:rsidR="00702CFC" w:rsidRPr="009D11D5">
         <w:t>Bu belgedeki tüm açıklama kutucuklarını araç çubuğunda bulunan Gözden Geçir sekmesindeki yorum silme düğmesinin sağındaki minik oka tıklayarak Bu Belgedeki Tüm Açıklamaları Sil seçeneği ile bir defada kaldırabilirsiniz. Açıklamaları silmeden önce lütfen sonuna kadar okuyunuz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Author" w:initials="A">
-    <w:p w14:paraId="7762ADA1" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525" w:rsidP="00B37D87">
+    <w:p w14:paraId="7762ADA1" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="009D11D5" w:rsidRDefault="00DE3525" w:rsidP="00B37D87">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00B37D87">
+      <w:r w:rsidR="00B37D87" w:rsidRPr="009D11D5">
         <w:t xml:space="preserve">Sadece ilk kelime büyük harfle başlayan, özel isimler hariç diğer kelimeler cümle düzenine göre küçük harfle Türkçe Başlık. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Author" w:initials="A">
-    <w:p w14:paraId="1FABF07A" w14:textId="77777777" w:rsidR="00E74825" w:rsidRPr="00E74825" w:rsidRDefault="00E74825" w:rsidP="0034759D">
+    <w:p w14:paraId="1FABF07A" w14:textId="77777777" w:rsidR="00E74825" w:rsidRPr="009D11D5" w:rsidRDefault="00E74825" w:rsidP="0034759D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E74825">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="0034759D">
+      <w:r w:rsidR="0034759D" w:rsidRPr="009D11D5">
         <w:t>Makale ait Türkçe ve İngilizce başlık, kısa başlıklar, tüm yazarların ayrı ayrı; unvanları, uzmanlık alanları, görev yerleri, e-posta adresleri, ORCID iD bilgisi ve sorumlu yazarın iletişim adresine dair bilgiler, feragat, çalışmanın mali kaynakları, çıkar çatışması olup olmadığı, teşekkür dahil tüm bildirimler bu dosyada mevcut olmalıdır. Bu dosya hiçbir şekilde danışmanlarla paylaşılmayacaktır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Author" w:initials="A">
-    <w:p w14:paraId="22354AAB" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
+    <w:p w14:paraId="22354AAB" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="009D11D5" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00D32A64">
+      <w:r w:rsidR="00D32A64" w:rsidRPr="009D11D5">
         <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
       </w:r>
-      <w:r w:rsidR="00D32A64">
+      <w:r w:rsidR="00D32A64" w:rsidRPr="009D11D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="Author" w:initials="A">
-    <w:p w14:paraId="717E4D7F" w14:textId="77777777" w:rsidR="00D32A64" w:rsidRDefault="00D32A64" w:rsidP="00B37D87">
+    <w:p w14:paraId="717E4D7F" w14:textId="77777777" w:rsidR="00D32A64" w:rsidRPr="009D11D5" w:rsidRDefault="00D32A64" w:rsidP="00B37D87">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00B37D87">
+      <w:r w:rsidR="00B37D87" w:rsidRPr="009D11D5">
         <w:t>Yazınız dizgiye hazırlanırken iç sayfaların başında yer almak üzere 40 karakteri geçmeyecek kısa başlık ekleyiniz.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Author" w:initials="A">
     <w:p w14:paraId="156FF700" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>İngilizce Başlık</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="7" w:author="Author" w:initials="A">
-    <w:p w14:paraId="03638A34" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
+    <w:p w14:paraId="03638A34" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="009D11D5" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00D32A64">
+      <w:r w:rsidR="00D32A64" w:rsidRPr="009D11D5">
         <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
       </w:r>
-      <w:r w:rsidR="00D32A64">
+      <w:r w:rsidR="00D32A64" w:rsidRPr="009D11D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Author" w:initials="A">
-    <w:p w14:paraId="1CB9A025" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525" w:rsidP="00B8620B">
+    <w:p w14:paraId="1CB9A025" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="009D11D5" w:rsidRDefault="00DE3525" w:rsidP="00B8620B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00B8620B">
+      <w:r w:rsidR="00B8620B" w:rsidRPr="009D11D5">
         <w:t>Yazar isimlerini lütfen sadece ilk harflerini büyük yazınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="9" w:author="Author" w:initials="A">
     <w:p w14:paraId="18416836" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00DE3525">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Türkçe ve İngilizce başlıklardan sonra yazar isimlerini lütfen kısaltma olmadan ve numaralandırmadan ekleyiniz. Örneğin, Mehmet Akif Ersoy gibi birden fazla kelimeden oluşan isimleri M. Akif Ersoy, yahut Mehmet A. Ersoy gibi kısaltmayınız. Sorumlu yazarın * işareti ile belirtilmesi yeterlidir.</w:t>
       </w:r>
@@ -3243,561 +4963,760 @@
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bu alanda lütfen değişiklik yapmayınız</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="11" w:author="Author" w:initials="A">
     <w:p w14:paraId="76ABDCD3" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRDefault="00DE3525">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3525">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>üm yazarların ayrı ayrı</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3525">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">isimleri, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3525">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">unvanları, uzmanlık alanları, görev yerleri, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3525">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">e-posta adresleri, ORCID iD </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3525">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>bilgisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> bu bölümde yer almalı, </w:t>
       </w:r>
       <w:r w:rsidR="008B3D4A">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>yazar sayısı fazla ise aynı şekilde eklenmeli, az ise fazla satırlar kaldırılmalıdır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="12" w:author="Author" w:initials="A">
-    <w:p w14:paraId="3A438755" w14:textId="77777777" w:rsidR="003A540E" w:rsidRPr="006521BB" w:rsidRDefault="003A540E">
+    <w:p w14:paraId="055B5374" w14:textId="3F71DF67" w:rsidR="00CD37CB" w:rsidRDefault="00CD37CB">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>İhtiyaç halinde yayınevinin iletişim kurabilmesi için lütfen cep telefonu numaranızı yazınız. Bu Numara makalede yayınlanmayacaktır.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="13" w:author="Author" w:initials="A">
+    <w:p w14:paraId="3A438755" w14:textId="77777777" w:rsidR="003A540E" w:rsidRPr="009D11D5" w:rsidRDefault="003A540E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="006521BB">
+      <w:r w:rsidRPr="009D11D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sizin (işvereniniz veya sponsorunuzun), çalışmanız üzerinde tesiri olabilecek diğer kuruluşlar veya bu kuruluşlarla iş yapan kişilerle mali, ticari, hukuki veya mesleki münasebetlerinizin olması halinde çıkar çatışması söz konusu olabilmektedir. Bu nedenle, yazının dergimize gönderilmesi sırasında bir çıkar çatışmasının olup olmadığının açık biçimde belirtilmesi gerekmektedir. Lütfen gereksiz olan satırları kaldırınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Author" w:initials="A">
-    <w:p w14:paraId="4BABAB4F" w14:textId="77777777" w:rsidR="003A540E" w:rsidRDefault="003A540E">
+  <w:comment w:id="14" w:author="Author" w:initials="A">
+    <w:p w14:paraId="4BABAB4F" w14:textId="77777777" w:rsidR="003A540E" w:rsidRPr="009D11D5" w:rsidRDefault="003A540E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D11D5">
         <w:t>Yok ise lütfen altındaki paragrafla birlikte kaldırınız</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> diğerlerini kaldırınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Author" w:initials="A">
-    <w:p w14:paraId="59785059" w14:textId="77777777" w:rsidR="00246843" w:rsidRDefault="00246843" w:rsidP="0014498F">
+    <w:p w14:paraId="13D7D0F7" w14:textId="77777777" w:rsidR="00590368" w:rsidRPr="009D11D5" w:rsidRDefault="00590368">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="0014498F">
-        <w:t>Çalışmanız daha önce tebliğ olarak sunulmuş ise mutlaka yandaki örnekteki gibi bildirime yer verilmelidir.</w:t>
+      <w:r w:rsidRPr="009D11D5">
+        <w:t xml:space="preserve">Çalışmanın yürütülmesi için herhangi bir kurum veya kuruluştan mali destek sağlanmış, yahut Proje desteği kullanılmış ise lütfen uygun olan seçeneği </w:t>
+      </w:r>
+      <w:r w:rsidR="00300F8B" w:rsidRPr="009D11D5">
+        <w:t>doldurarak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D11D5">
+        <w:t xml:space="preserve"> diğerlerini kaldırınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="16" w:author="Author" w:initials="A">
-    <w:p w14:paraId="77AF3E25" w14:textId="77777777" w:rsidR="00590368" w:rsidRDefault="00590368" w:rsidP="00702CFC">
+    <w:p w14:paraId="59785059" w14:textId="77777777" w:rsidR="00246843" w:rsidRPr="009D11D5" w:rsidRDefault="00246843" w:rsidP="0014498F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00702CFC">
-        <w:t>Kongre ve sempozyumlarda sunulan bildirilerin kabul edilebilmesi için çalışmanın tam metninin bildiri kitabında yayınlanmamış olması ve daha önce sunulduğuna ait bilgilerin gönderim sırasında dipnot olarak belirtilmesi gerekmektedir. Çalışmanızın bir bölümü daha önce bilimsel bir toplantıda sunulmuş ise lütfen burada belirtiniz. Değilse her iki dildeki alanı lütfen kaldırınız.</w:t>
+      <w:r w:rsidR="0014498F" w:rsidRPr="009D11D5">
+        <w:t>Çalışmanız daha önce tebliğ olarak sunulmuş ise mutlaka yandaki örnekteki gibi bildirime yer verilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="17" w:author="Author" w:initials="A">
-    <w:p w14:paraId="18F00D27" w14:textId="77777777" w:rsidR="00590368" w:rsidRDefault="00590368" w:rsidP="0014498F">
+    <w:p w14:paraId="77AF3E25" w14:textId="77777777" w:rsidR="00590368" w:rsidRPr="009D11D5" w:rsidRDefault="00590368" w:rsidP="00702CFC">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="0014498F">
-        <w:t>Yazınız daha önce tamamlanmış bir tezin (yüksek lisans, doktora yahut uzmanlık tezi) yeniden düzenlenmesi ile oluşturulmuş ise mutlaka burada belirtmelisiniz. Yeni bir çalışma ise her iki dildeki alanı lütfen kaldırınız.</w:t>
+      <w:r w:rsidR="00702CFC" w:rsidRPr="009D11D5">
+        <w:t>Kongre ve sempozyumlarda sunulan bildirilerin kabul edilebilmesi için çalışmanın tam metninin bildiri kitabında yayınlanmamış olması ve daha önce sunulduğuna ait bilgilerin gönderim sırasında dipnot olarak belirtilmesi gerekmektedir. Çalışmanızın bir bölümü daha önce bilimsel bir toplantıda sunulmuş ise lütfen burada belirtiniz. Değilse her iki dildeki alanı lütfen kaldırınız.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="18" w:author="Author" w:initials="A">
-    <w:p w14:paraId="4C354073" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="008B1619" w:rsidRDefault="008B1619" w:rsidP="008B1619">
+    <w:p w14:paraId="18F00D27" w14:textId="77777777" w:rsidR="00590368" w:rsidRPr="009D11D5" w:rsidRDefault="00590368" w:rsidP="0014498F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="008B1619">
+      <w:r w:rsidR="0014498F" w:rsidRPr="009D11D5">
+        <w:t>Yazınız daha önce tamamlanmış bir tezin (yüksek lisans, doktora yahut uzmanlık tezi) yeniden düzenlenmesi ile oluşturulmuş ise mutlaka burada belirtmelisiniz. Yeni bir çalışma ise her iki dildeki alanı lütfen kaldırınız.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="19" w:author="Author" w:initials="A">
+    <w:p w14:paraId="4C354073" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619" w:rsidP="008B1619">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="009D11D5">
         <w:t>TR Dizin, daha önce tavsiye niteliğinde yayınladığı bazı kuralları 2020 yılı itibariyle zorunlu kılmıştır. Dolayısıyla dergimizde değerlendirilmesi için hazırlayacağınız yazı taslaklarında aşağıdaki hususları da göz önünde bulundurmanız gerekmektedir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F646DB" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619">
+    <w:p w14:paraId="31F646DB" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5009198C" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619">
+    <w:p w14:paraId="5009198C" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B1619">
+      <w:r w:rsidRPr="009D11D5">
         <w:t xml:space="preserve">Sosyal bilimler dahil olmak üzere tüm bilim dallarında yapılan araştırmalar için ve etik kurul kararı gerektiren klinik ve deneysel insan ve hayvanlar üzerindeki çalışmalar için ayrı ayrı etik kurul onayı alınmış olmalı, bu onay makalede belirtilmeli ve belgelendirilmelidir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0825EF79" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619">
+    <w:p w14:paraId="0825EF79" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32609FBE" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619">
+    <w:p w14:paraId="32609FBE" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B1619">
+      <w:r w:rsidRPr="009D11D5">
         <w:t>Etik kurul izni gerektiren çalışmalarda, izinle ilgili bilgiler (kurul adı, tarih ve sayı no) yöntem bölümünde ve ayrıca makale ilk/son sayfasında yer verilmelidir. Olgu sunumlarında, bilgilendirilmiş gönüllü olur/onam formunun imzalatıldığına dair bilgiye makalede yer verilmesi gereklidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDD0B00" w14:textId="77777777" w:rsidR="008B1619" w:rsidRDefault="008B1619">
+    <w:p w14:paraId="3FDD0B00" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFBC3B6" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="008B1619" w:rsidRDefault="008B1619" w:rsidP="008B1619">
+    <w:p w14:paraId="1DFBC3B6" w14:textId="77777777" w:rsidR="008B1619" w:rsidRPr="009D11D5" w:rsidRDefault="008B1619" w:rsidP="008B1619">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B1619">
+      <w:r w:rsidRPr="009D11D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2020 yılı öncesi araştırma verileri kullanılmış, yüksek lisans/doktora çalışmalarından üretilmiş (makalede belirtilmelidir), bir önceki yıl dergiye yayın başvurusunda bulunulmuş, kabul edilmiş ama henüz yayımlanmamış makaleler için geriye dönük etik kurul izni gerekmemektedir.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2020 yılı öncesi araştırma verileri kullanılmış, yüksek lisans/doktora çalışmalarından üretilmiş (makalede belirtilmelidir), bir önceki yıl dergiye yayın başvurusunda bulunulmuş, kabul edilmiş ama henüz yayımlanmamış makaleler için geriye dönük etik kurul izni gerekmemektedir. Bu durum (tezin tarihi, başlığı ve yazarı) açıkça</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0833" w:rsidRPr="009D11D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bu durum (tezin tarihi, başlığı ve yazarı) açıkça</w:t>
-[...5 lines deleted...]
-          <w:color w:val="002060"/>
+        <w:t xml:space="preserve"> bildirimler bölümünde belirtilmelidir.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Author" w:initials="A">
+    <w:p w14:paraId="5E8FE63F" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F14052">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bildirimler bölümünde belirtilmelidir.</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>Gönderilen makalede yazar olarak sıralanan tüm bireyler çalışmaya yeterli emek vermiş olmalı, yazarlık kriterlerini karşılamalı ve katkıda bulunduğu içerik ile ilgili olarak sorumluluk almalıdır. Çalışmanın sonuçları ve bütünlüğü ile ilgili olarak yazıda yer alan her bölüm, en az bir yazarın sorumluluğu altında olmalıdır. ICMJE yazarlığın aşağıdaki 4 kritere dayalı olduğunu önermektedir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180E384" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65"/>
+    <w:p w14:paraId="58A5169E" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65">
+      <w:r w:rsidRPr="00F14052">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gönderilen makalede yazar olarak sıralanan tüm bireyler çalışmaya yeterli emek vermiş olmalı, yazarlık kriterlerini karşılamalı ve katkıda bulunduğu içerik ile ilgili olarak sorumluluk almalıdır. Çalışmanın sonuçları ve bütünlüğü ile ilgili olarak yazıda yer alan her bölüm, en az bir yazarın sorumluluğu altında olmalıdır. ICMJE yazarlığın aşağıdaki 4 kritere dayalı olduğunu önermektedir:</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>1. Çalışmanın konsepti ya da tasarımına; çalışmanın bulgularına ait veri toplama, analiz ya da yorumlanmasına önemli katkı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5061992B" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65"/>
+    <w:p w14:paraId="4B3DE46E" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65">
+      <w:r w:rsidRPr="00F14052">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Çalışmanın konsepti ya da tasarımına; çalışmanın bulgularına ait veri toplama, analiz ya da yorumlanmasına önemli katkı</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>2. Entelektüel içerik için önemli olacak derecede çalışmanın hazırlanması veya revize edilmesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207139B0" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65"/>
+    <w:p w14:paraId="32BED3BB" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65">
+      <w:r w:rsidRPr="00F14052">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2. Entelektüel içerik için önemli olacak derecede çalışmanın hazırlanması veya revize edilmesi</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>3. Yayınlanacak versiyonun son onayı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCD68A6" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65"/>
+    <w:p w14:paraId="2C349F98" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65">
+      <w:r w:rsidRPr="00F14052">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3. Yayınlanacak versiyonun son onayı</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>4. Çalışmanın herhangi bir bölümünün doğruluğu veya bütünlüğü ile ilgili soruların uygun bir şekilde araştırılması ve çözümlenmesinin doğrulanmasında çalışmadan tüm yönleriyle sorumlu olmak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DB4449" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65"/>
+    <w:p w14:paraId="6BD79BF4" w14:textId="77777777" w:rsidR="00292C65" w:rsidRPr="00F14052" w:rsidRDefault="00292C65" w:rsidP="00292C65">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14052">
+        <w:t>Makalelerde yazar sayısını gereksiz artırma gibi etik dışı bir uygulamanın ve kişilerin haksız akademik, vb. yarar sağlama davranışlarının önlenmesi için editör, yazarlardan her bir yazarın yazıya yaptığı katkının açıklanmasını isteyebilir ve bu bilginin yayınlanmasını uygun görebilir. Yazar sıralaması, tüm yazarların ortak kararına dayanmalıdır. Yazarlık sırasının belirlenmesindeki farklılıklardan dolayı, yazarlar tarafından aksi belirtilmedikçe, bildirilen sıra esas alınacaktır. Yazarlar, farklı bir sıralama söz konusu olduğunda bu durumu dipnotla açıklayabilirler.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="21" w:author="Author" w:initials="A">
+    <w:p w14:paraId="4986CE29" w14:textId="77777777" w:rsidR="005C0744" w:rsidRPr="00F14052" w:rsidRDefault="005C0744" w:rsidP="008F27D8">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F14052">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4. Çalışmanın herhangi bir bölümünün doğruluğu veya bütünlüğü ile ilgili soruların uygun bir şekilde araştırılması ve çözümlenmesinin doğrulanmasında çalışmadan tüm yönleriyle sorumlu olmak</w:t>
-[...8 lines deleted...]
-        <w:t>Makalelerde yazar sayısını gereksiz artırma gibi etik dışı bir uygulamanın ve kişilerin haksız akademik, vb. yarar sağlama davranışlarının önlenmesi için editör, yazarlardan her bir yazarın yazıya yaptığı katkının açıklanmasını isteyebilir ve bu bilginin yayınlanmasını uygun görebilir. Yazar sıralaması, tüm yazarların ortak kararına dayanmalıdır. Yazarlık sırasının belirlenmesindeki farklılıklardan dolayı, yazarlar tarafından aksi belirtilmedikçe, bildirilen sıra esas alınacaktır. Yazarlar, farklı bir sıralama söz konusu olduğunda bu durumu dipnotla açıklayabilirler.</w:t>
+        <w:t>Bu harflerin yerine katkı yapan yazarların adlarının baş harflerini yazmalısınız…</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Author" w:initials="A">
-    <w:p w14:paraId="4986CE29" w14:textId="77777777" w:rsidR="005C0744" w:rsidRDefault="005C0744" w:rsidP="008F27D8">
+  <w:comment w:id="22" w:author="Author" w:initials="A">
+    <w:p w14:paraId="0B04CF75" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Bu harflerin yerine katkı yapan yazarların adlarının baş harflerini yazmalısınız…</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="539FD1BC" w14:textId="77777777" w:rsidR="00DE27EB" w:rsidRDefault="00DE27EB" w:rsidP="00DE27EB">
+        <w:t>Concept: An idea for research and/or article or hypothesis generation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52978382" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design: Planning methodology to achieve the result </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199D016C" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Supervising: Organizing the course of the project or article, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374C54FE" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>overseeing and taking responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06655610" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Financing and equipment: Personnel, environmental and financial support and the provision of tools and equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A369B8" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data collection and entry: Taking responsibility for conducting experiments, patient follow-up, data management and reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301BA3BE" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Analysis and interpretation: Taking responsibility for the logical interpretation and presentation of results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F657914" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Literature search: Taking responsibility for this necessary job</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E2D1ED" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Writing: Taking responsibility for the writing of the whole or the body of the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C4CE3" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Critical review: Reviewing the article not only for spelling and grammar, but also for its intellectual content before submitting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313E6780" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t>Bu alanda lütfen değişiklik yapmayınız</w:t>
+        <w:t xml:space="preserve">If else: </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="23" w:author="Author" w:initials="A">
-    <w:p w14:paraId="27A4D4DC" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C">
+    <w:p w14:paraId="42155478" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Individuals listed as an author should fulfill the authorship criteria recommended by the International Committee of Medical Journal Editors (ICMJE - www.icmje.org).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4756578F" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The ICMJE recommends that authorship be based on the following four criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5669EC3A" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Substantial contributions to the conception or design of the work; or the acquisition, analysis, or interpretation of the data for the work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389860C3" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Drafting the work or revising it critically for valuable intellectual content;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C4DDB3" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. Final approval of the version to be published; AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4379F318" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Agreement to be accountable for all aspects of the work and ensuring that questions related to the accuracy or integrity of any part of the work are appropriately investigated and resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386FBC1B" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In addition to being accountable for the parts of the work he/she has done, an author should be able to identify which co-authors are responsible for other specific parts of the work. Besides, authors should have confidence in the integrity of the contributions of their co-authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3190303A" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="008351FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
+        <w:t>All those designated as authors should meet all four criteria for authorship, and all who meet the four criteria should be identified as authors. Those who do not meet all four criteria should be acknowledged on the title page of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Author" w:initials="A">
+    <w:p w14:paraId="0396E170" w14:textId="77777777" w:rsidR="008351FD" w:rsidRDefault="008351FD" w:rsidP="00572F81">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="00F4505C">
+      <w:r>
+        <w:t>Instead of these letters, you should write the initials of the contributing authors.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="25" w:author="Author" w:initials="A">
+    <w:p w14:paraId="539FD1BC" w14:textId="77777777" w:rsidR="00DE27EB" w:rsidRPr="008351FD" w:rsidRDefault="00DE27EB" w:rsidP="00DE27EB">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008351FD">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="008351FD">
+        <w:t>Çalışmaya katkıda bulunmuş, ancak yazarlık kriterlerini doldurmayan kişilere yazının sonunda teşekkür etmek için uygun metni burada yazabilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="26" w:author="Author" w:initials="A">
+    <w:p w14:paraId="353E0725" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRPr="00074459" w:rsidRDefault="00F4505C">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00074459">
+        <w:t>Bu alanda lütfen değişiklik yapmayınız</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Author" w:initials="A">
+    <w:p w14:paraId="27A4D4DC" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRPr="00074459" w:rsidRDefault="00F4505C">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="00074459">
         <w:t>Bu alanda lütfen değişiklik yapmayınız</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="0A5BFD58" w15:done="0"/>
   <w15:commentEx w15:paraId="0019C336" w15:done="0"/>
   <w15:commentEx w15:paraId="7762ADA1" w15:done="0"/>
   <w15:commentEx w15:paraId="1FABF07A" w15:done="0"/>
   <w15:commentEx w15:paraId="22354AAB" w15:done="0"/>
   <w15:commentEx w15:paraId="717E4D7F" w15:done="0"/>
   <w15:commentEx w15:paraId="156FF700" w15:done="0"/>
   <w15:commentEx w15:paraId="03638A34" w15:done="0"/>
   <w15:commentEx w15:paraId="1CB9A025" w15:done="0"/>
   <w15:commentEx w15:paraId="18416836" w15:done="0"/>
   <w15:commentEx w15:paraId="20479F02" w15:done="0"/>
   <w15:commentEx w15:paraId="76ABDCD3" w15:done="0"/>
+  <w15:commentEx w15:paraId="055B5374" w15:done="0"/>
   <w15:commentEx w15:paraId="3A438755" w15:done="0"/>
   <w15:commentEx w15:paraId="4BABAB4F" w15:done="0"/>
   <w15:commentEx w15:paraId="13D7D0F7" w15:done="0"/>
   <w15:commentEx w15:paraId="59785059" w15:done="0"/>
   <w15:commentEx w15:paraId="77AF3E25" w15:done="0"/>
   <w15:commentEx w15:paraId="18F00D27" w15:done="0"/>
   <w15:commentEx w15:paraId="1DFBC3B6" w15:done="0"/>
   <w15:commentEx w15:paraId="6BD79BF4" w15:done="0"/>
   <w15:commentEx w15:paraId="4986CE29" w15:done="0"/>
+  <w15:commentEx w15:paraId="313E6780" w15:done="0"/>
+  <w15:commentEx w15:paraId="3190303A" w15:done="0"/>
+  <w15:commentEx w15:paraId="0396E170" w15:done="0"/>
   <w15:commentEx w15:paraId="539FD1BC" w15:done="0"/>
   <w15:commentEx w15:paraId="353E0725" w15:done="0"/>
   <w15:commentEx w15:paraId="27A4D4DC" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0A5BFD58" w16cid:durableId="56912178"/>
   <w16cid:commentId w16cid:paraId="0019C336" w16cid:durableId="2094AFFE"/>
   <w16cid:commentId w16cid:paraId="7762ADA1" w16cid:durableId="2094B0AD"/>
   <w16cid:commentId w16cid:paraId="1FABF07A" w16cid:durableId="2098BFEC"/>
   <w16cid:commentId w16cid:paraId="22354AAB" w16cid:durableId="2094B0BE"/>
   <w16cid:commentId w16cid:paraId="717E4D7F" w16cid:durableId="25453F1E"/>
   <w16cid:commentId w16cid:paraId="156FF700" w16cid:durableId="2094B0C8"/>
   <w16cid:commentId w16cid:paraId="03638A34" w16cid:durableId="2094B0D0"/>
   <w16cid:commentId w16cid:paraId="1CB9A025" w16cid:durableId="2094B0E3"/>
   <w16cid:commentId w16cid:paraId="18416836" w16cid:durableId="2094B0F3"/>
   <w16cid:commentId w16cid:paraId="20479F02" w16cid:durableId="2094B104"/>
   <w16cid:commentId w16cid:paraId="76ABDCD3" w16cid:durableId="2094B136"/>
+  <w16cid:commentId w16cid:paraId="055B5374" w16cid:durableId="4781A682"/>
   <w16cid:commentId w16cid:paraId="3A438755" w16cid:durableId="2094B223"/>
   <w16cid:commentId w16cid:paraId="4BABAB4F" w16cid:durableId="2094B272"/>
   <w16cid:commentId w16cid:paraId="13D7D0F7" w16cid:durableId="2094B320"/>
   <w16cid:commentId w16cid:paraId="59785059" w16cid:durableId="25A41DFD"/>
   <w16cid:commentId w16cid:paraId="77AF3E25" w16cid:durableId="2094B37D"/>
   <w16cid:commentId w16cid:paraId="18F00D27" w16cid:durableId="2094B3F6"/>
   <w16cid:commentId w16cid:paraId="1DFBC3B6" w16cid:durableId="2352BA50"/>
   <w16cid:commentId w16cid:paraId="6BD79BF4" w16cid:durableId="25A44478"/>
   <w16cid:commentId w16cid:paraId="4986CE29" w16cid:durableId="260113B6"/>
+  <w16cid:commentId w16cid:paraId="313E6780" w16cid:durableId="2671E703"/>
+  <w16cid:commentId w16cid:paraId="3190303A" w16cid:durableId="2671E7D8"/>
+  <w16cid:commentId w16cid:paraId="0396E170" w16cid:durableId="0EB2A19E"/>
   <w16cid:commentId w16cid:paraId="539FD1BC" w16cid:durableId="25A42FDD"/>
   <w16cid:commentId w16cid:paraId="353E0725" w16cid:durableId="2094B47C"/>
   <w16cid:commentId w16cid:paraId="27A4D4DC" w16cid:durableId="2094B48C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D769B88" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
+    <w:p w14:paraId="51149A74" w14:textId="77777777" w:rsidR="00D91A5E" w:rsidRDefault="00D91A5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="294D4218" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
+    <w:p w14:paraId="369B0A2F" w14:textId="77777777" w:rsidR="00D91A5E" w:rsidRDefault="00D91A5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Heuristica Regular">
     <w:altName w:val="Heuristica"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1381058521"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="11C49D0C" w14:textId="77777777" w:rsidR="00D533C2" w:rsidRDefault="00D533C2" w:rsidP="00727FAD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3805,51 +5724,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3EC9896F" w14:textId="77777777" w:rsidR="00D533C2" w:rsidRDefault="00D533C2" w:rsidP="00D533C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1167328686"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="23F44A06" w14:textId="77777777" w:rsidR="00FE713F" w:rsidRDefault="00FE713F" w:rsidP="00FE713F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3859,125 +5778,139 @@
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6DC89966" w14:textId="03EFB221" w:rsidR="00D533C2" w:rsidRPr="00FE713F" w:rsidRDefault="00FE713F" w:rsidP="00FE713F">
+  <w:p w14:paraId="6DC89966" w14:textId="7CA1C363" w:rsidR="00D533C2" w:rsidRPr="00FE713F" w:rsidRDefault="00FE713F" w:rsidP="00FE713F">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Form Rev. 1.1</w:t>
     </w:r>
-    <w:r w:rsidR="00B525C2">
+    <w:r w:rsidR="004718D5">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00B525C2">
+    <w:r w:rsidR="004718D5">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>22</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>.02.202</w:t>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="004718D5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00B525C2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="175FF978" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
+    <w:p w14:paraId="2C5DA444" w14:textId="77777777" w:rsidR="00D91A5E" w:rsidRDefault="00D91A5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E586A0" w14:textId="77777777" w:rsidR="0081109D" w:rsidRDefault="0081109D">
+    <w:p w14:paraId="2FB601C4" w14:textId="77777777" w:rsidR="00D91A5E" w:rsidRDefault="00D91A5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E565E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE4370C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4208,245 +6141,257 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2096432788">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1316450520">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2021269868">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C11A5"/>
     <w:rsid w:val="000147B9"/>
     <w:rsid w:val="000226C9"/>
     <w:rsid w:val="000266B0"/>
     <w:rsid w:val="00040EF7"/>
+    <w:rsid w:val="00074459"/>
     <w:rsid w:val="000875EF"/>
     <w:rsid w:val="000A0833"/>
     <w:rsid w:val="000D0D6E"/>
     <w:rsid w:val="000E1E95"/>
     <w:rsid w:val="000F0BFC"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00126C66"/>
     <w:rsid w:val="00136D13"/>
     <w:rsid w:val="0014498F"/>
     <w:rsid w:val="001479FA"/>
     <w:rsid w:val="00151ED9"/>
     <w:rsid w:val="00196AFF"/>
     <w:rsid w:val="001C5D75"/>
     <w:rsid w:val="001D3887"/>
     <w:rsid w:val="001E0F1A"/>
     <w:rsid w:val="001F579E"/>
     <w:rsid w:val="00205077"/>
     <w:rsid w:val="0022195B"/>
     <w:rsid w:val="002250E2"/>
     <w:rsid w:val="00246843"/>
     <w:rsid w:val="00260BC4"/>
     <w:rsid w:val="002707EF"/>
     <w:rsid w:val="00282DEF"/>
     <w:rsid w:val="00292C65"/>
+    <w:rsid w:val="002A630B"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C0950"/>
     <w:rsid w:val="002C210E"/>
     <w:rsid w:val="00300F8B"/>
     <w:rsid w:val="0034759D"/>
     <w:rsid w:val="003A540E"/>
     <w:rsid w:val="003C04EB"/>
     <w:rsid w:val="003E00C3"/>
     <w:rsid w:val="003F26E8"/>
     <w:rsid w:val="003F726D"/>
     <w:rsid w:val="00404F31"/>
     <w:rsid w:val="00411E37"/>
     <w:rsid w:val="004306C1"/>
     <w:rsid w:val="004368E9"/>
     <w:rsid w:val="004471D6"/>
+    <w:rsid w:val="004718D5"/>
     <w:rsid w:val="0049262A"/>
     <w:rsid w:val="004C11A5"/>
     <w:rsid w:val="004F0787"/>
     <w:rsid w:val="004F4839"/>
     <w:rsid w:val="004F7954"/>
     <w:rsid w:val="00510100"/>
     <w:rsid w:val="00582301"/>
     <w:rsid w:val="00585767"/>
     <w:rsid w:val="00590368"/>
     <w:rsid w:val="00596CD3"/>
     <w:rsid w:val="005C0744"/>
     <w:rsid w:val="005C7BE7"/>
     <w:rsid w:val="005E4B2A"/>
     <w:rsid w:val="005F2F25"/>
     <w:rsid w:val="005F3795"/>
     <w:rsid w:val="0063508C"/>
     <w:rsid w:val="00635C40"/>
     <w:rsid w:val="00642F52"/>
     <w:rsid w:val="006521BB"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="00665F6A"/>
     <w:rsid w:val="006E3A91"/>
     <w:rsid w:val="006F04F2"/>
     <w:rsid w:val="006F2BC8"/>
     <w:rsid w:val="00702CFC"/>
     <w:rsid w:val="0079203A"/>
     <w:rsid w:val="007E1F1D"/>
-    <w:rsid w:val="008063E3"/>
-    <w:rsid w:val="0081109D"/>
+    <w:rsid w:val="008351FD"/>
     <w:rsid w:val="00845FC5"/>
     <w:rsid w:val="00863887"/>
+    <w:rsid w:val="008A026F"/>
     <w:rsid w:val="008B1619"/>
     <w:rsid w:val="008B3D4A"/>
     <w:rsid w:val="008D52A7"/>
     <w:rsid w:val="00953187"/>
     <w:rsid w:val="00956171"/>
     <w:rsid w:val="00973A13"/>
     <w:rsid w:val="00983A14"/>
-    <w:rsid w:val="009D419B"/>
+    <w:rsid w:val="009D11D5"/>
     <w:rsid w:val="009F247A"/>
     <w:rsid w:val="009F2F4D"/>
+    <w:rsid w:val="00A0541C"/>
+    <w:rsid w:val="00A07585"/>
     <w:rsid w:val="00A176C4"/>
     <w:rsid w:val="00A361C1"/>
+    <w:rsid w:val="00A55D79"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00AE0F17"/>
     <w:rsid w:val="00AF21DD"/>
     <w:rsid w:val="00AF3116"/>
     <w:rsid w:val="00B01C4C"/>
     <w:rsid w:val="00B34B93"/>
     <w:rsid w:val="00B37D87"/>
     <w:rsid w:val="00B40EC4"/>
     <w:rsid w:val="00B525C2"/>
     <w:rsid w:val="00B8620B"/>
     <w:rsid w:val="00B9246C"/>
     <w:rsid w:val="00BA68FE"/>
     <w:rsid w:val="00BC47FE"/>
     <w:rsid w:val="00BD1805"/>
     <w:rsid w:val="00C040CF"/>
     <w:rsid w:val="00C12808"/>
+    <w:rsid w:val="00C37949"/>
     <w:rsid w:val="00C515B2"/>
     <w:rsid w:val="00C82469"/>
+    <w:rsid w:val="00C90ABC"/>
     <w:rsid w:val="00CA2905"/>
     <w:rsid w:val="00CA7626"/>
+    <w:rsid w:val="00CD37CB"/>
     <w:rsid w:val="00CD61F3"/>
     <w:rsid w:val="00CE3691"/>
     <w:rsid w:val="00D03462"/>
     <w:rsid w:val="00D32A64"/>
     <w:rsid w:val="00D3322B"/>
     <w:rsid w:val="00D47F6C"/>
     <w:rsid w:val="00D505DD"/>
     <w:rsid w:val="00D533C2"/>
     <w:rsid w:val="00D830F3"/>
+    <w:rsid w:val="00D91A5E"/>
     <w:rsid w:val="00D92BF8"/>
     <w:rsid w:val="00DA0CA3"/>
     <w:rsid w:val="00DA0CEC"/>
     <w:rsid w:val="00DC279A"/>
+    <w:rsid w:val="00DC6F1D"/>
     <w:rsid w:val="00DE27EB"/>
     <w:rsid w:val="00DE3525"/>
     <w:rsid w:val="00E14308"/>
     <w:rsid w:val="00E60FAB"/>
     <w:rsid w:val="00E6112E"/>
     <w:rsid w:val="00E6653D"/>
     <w:rsid w:val="00E74825"/>
     <w:rsid w:val="00E91E34"/>
+    <w:rsid w:val="00EC6E96"/>
+    <w:rsid w:val="00EE4104"/>
     <w:rsid w:val="00EE4E73"/>
     <w:rsid w:val="00EF4D52"/>
     <w:rsid w:val="00F020B5"/>
+    <w:rsid w:val="00F14052"/>
     <w:rsid w:val="00F16DF5"/>
     <w:rsid w:val="00F17480"/>
     <w:rsid w:val="00F4505C"/>
     <w:rsid w:val="00F53842"/>
     <w:rsid w:val="00F62760"/>
     <w:rsid w:val="00F920DE"/>
     <w:rsid w:val="00FC39BA"/>
     <w:rsid w:val="00FE713F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2976423D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4808,51 +6753,79 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008351FD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -5120,55 +7093,106 @@
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00404F31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00A2FF" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="006F2BC8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="00A2FF" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008351FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008351FD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008351FD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41708446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="510724460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5263,51 +7287,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1904173334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
   <a:themeElements>
     <a:clrScheme name="Blank">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="5E5E5E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D6D5D5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00A2FF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="16E7CF"/>
       </a:accent2>
       <a:accent3>
@@ -6338,75 +8362,75 @@
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Adli_Tip_Bulteni_Baslik_Sayfasi_Taslagi_v113.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3733</Characters>
+  <Pages>6</Pages>
+  <Words>1114</Words>
+  <Characters>6350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4379</CharactersWithSpaces>
+  <CharactersWithSpaces>7450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>